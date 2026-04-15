--- v0 (2025-11-02)
+++ v1 (2026-04-15)
@@ -1,965 +1,1071 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="png" ContentType="image/png"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
+  <Override PartName="/customXml/itemProps1.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/footnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footnotes+xml"/>
   <Override PartName="/word/endnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.endnotes+xml"/>
   <Override PartName="/word/header1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/header2.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/footer2.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:body>
-    <w:p w14:paraId="51A8E38C" w14:textId="77777777" w:rsidR="006E4D8B" w:rsidRDefault="006E4D8B" w:rsidP="006E4D8B">
-[...9 lines deleted...]
-    <w:p w14:paraId="50FE9335" w14:textId="7AA2C693" w:rsidR="006E4D8B" w:rsidRPr="006E4D8B" w:rsidRDefault="006E4D8B" w:rsidP="006E4D8B">
+    <w:p w14:paraId="5B6096D4" w14:textId="77777777" w:rsidR="00C64D81" w:rsidRDefault="00C64D81" w:rsidP="00410068"/>
+    <w:p w14:paraId="340BE5BE" w14:textId="77777777" w:rsidR="00410068" w:rsidRPr="006E4D8B" w:rsidRDefault="00410068" w:rsidP="00410068">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:caps/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="006E4D8B">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:caps/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>monitorovací list podpořené osoby</w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="9072" w:type="dxa"/>
         <w:tblInd w:w="70" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:insideH w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:insideV w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         </w:tblBorders>
         <w:tblCellMar>
           <w:left w:w="70" w:type="dxa"/>
           <w:right w:w="70" w:type="dxa"/>
         </w:tblCellMar>
         <w:tblLook w:val="0000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:noHBand="0" w:noVBand="0"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="1701"/>
         <w:gridCol w:w="993"/>
         <w:gridCol w:w="283"/>
         <w:gridCol w:w="2699"/>
         <w:gridCol w:w="1554"/>
         <w:gridCol w:w="1842"/>
       </w:tblGrid>
-      <w:tr w:rsidR="006E4D8B" w:rsidRPr="004B03E0" w14:paraId="3F877020" w14:textId="77777777" w:rsidTr="0097745E">
+      <w:tr w:rsidR="00410068" w:rsidRPr="004B03E0" w14:paraId="1B152ED9" w14:textId="77777777" w:rsidTr="00807498">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="9072" w:type="dxa"/>
             <w:gridSpan w:val="6"/>
             <w:shd w:val="clear" w:color="auto" w:fill="D9D9D9" w:themeFill="background1" w:themeFillShade="D9"/>
             <w:tcMar>
               <w:top w:w="11" w:type="dxa"/>
               <w:left w:w="57" w:type="dxa"/>
               <w:bottom w:w="11" w:type="dxa"/>
               <w:right w:w="57" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="51623491" w14:textId="77777777" w:rsidR="006E4D8B" w:rsidRPr="004B03E0" w:rsidRDefault="006E4D8B" w:rsidP="0097745E">
+          <w:p w14:paraId="47797F4B" w14:textId="77777777" w:rsidR="00410068" w:rsidRPr="004B03E0" w:rsidRDefault="00410068" w:rsidP="00807498">
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="004B03E0">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>Identifikace projektu</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="006E4D8B" w:rsidRPr="004B03E0" w14:paraId="7D629F77" w14:textId="77777777" w:rsidTr="0097745E">
+      <w:tr w:rsidR="00410068" w:rsidRPr="004B03E0" w14:paraId="6C638F9D" w14:textId="77777777" w:rsidTr="00807498">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2977" w:type="dxa"/>
             <w:gridSpan w:val="3"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:tcMar>
               <w:top w:w="11" w:type="dxa"/>
               <w:left w:w="57" w:type="dxa"/>
               <w:bottom w:w="11" w:type="dxa"/>
               <w:right w:w="57" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="49E5401C" w14:textId="77777777" w:rsidR="006E4D8B" w:rsidRPr="004B03E0" w:rsidRDefault="006E4D8B" w:rsidP="0097745E">
+          <w:p w14:paraId="16B30311" w14:textId="77777777" w:rsidR="00410068" w:rsidRPr="004B03E0" w:rsidRDefault="00410068" w:rsidP="00807498">
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="004B03E0">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>Registrační číslo projektu</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6095" w:type="dxa"/>
             <w:gridSpan w:val="3"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:tcMar>
               <w:top w:w="11" w:type="dxa"/>
               <w:left w:w="57" w:type="dxa"/>
               <w:bottom w:w="11" w:type="dxa"/>
               <w:right w:w="57" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="7AD94CC2" w14:textId="77777777" w:rsidR="006E4D8B" w:rsidRPr="004B03E0" w:rsidRDefault="006E4D8B" w:rsidP="0097745E">
+          <w:p w14:paraId="6C895A8C" w14:textId="77777777" w:rsidR="00410068" w:rsidRPr="004B03E0" w:rsidRDefault="00410068" w:rsidP="00807498">
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="006E4D8B" w:rsidRPr="004B03E0" w14:paraId="657BDBB5" w14:textId="77777777" w:rsidTr="0097745E">
+      <w:tr w:rsidR="00410068" w:rsidRPr="004B03E0" w14:paraId="03ECB0E2" w14:textId="77777777" w:rsidTr="00807498">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2977" w:type="dxa"/>
             <w:gridSpan w:val="3"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:tcMar>
               <w:top w:w="11" w:type="dxa"/>
               <w:left w:w="57" w:type="dxa"/>
               <w:bottom w:w="11" w:type="dxa"/>
               <w:right w:w="57" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="4B8C9523" w14:textId="77777777" w:rsidR="006E4D8B" w:rsidRPr="004B03E0" w:rsidRDefault="006E4D8B" w:rsidP="0097745E">
+          <w:p w14:paraId="42896376" w14:textId="77777777" w:rsidR="00410068" w:rsidRPr="004B03E0" w:rsidRDefault="00410068" w:rsidP="00807498">
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="004B03E0">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>Název projektu</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6095" w:type="dxa"/>
             <w:gridSpan w:val="3"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:tcMar>
               <w:top w:w="11" w:type="dxa"/>
               <w:left w:w="57" w:type="dxa"/>
               <w:bottom w:w="11" w:type="dxa"/>
               <w:right w:w="57" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="6B4231C2" w14:textId="77777777" w:rsidR="006E4D8B" w:rsidRPr="004B03E0" w:rsidRDefault="006E4D8B" w:rsidP="0097745E">
+          <w:p w14:paraId="2BB96F39" w14:textId="77777777" w:rsidR="00410068" w:rsidRPr="004B03E0" w:rsidRDefault="00410068" w:rsidP="00807498">
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="006E4D8B" w:rsidRPr="004B03E0" w14:paraId="4A82C308" w14:textId="77777777" w:rsidTr="0097745E">
+      <w:tr w:rsidR="00410068" w:rsidRPr="004B03E0" w14:paraId="0C0E4F4B" w14:textId="77777777" w:rsidTr="00807498">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2977" w:type="dxa"/>
             <w:gridSpan w:val="3"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:tcMar>
               <w:top w:w="11" w:type="dxa"/>
               <w:left w:w="57" w:type="dxa"/>
               <w:bottom w:w="11" w:type="dxa"/>
               <w:right w:w="57" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="5BA88EE3" w14:textId="77777777" w:rsidR="006E4D8B" w:rsidRPr="004B03E0" w:rsidRDefault="006E4D8B" w:rsidP="0097745E">
+          <w:p w14:paraId="2A4A730B" w14:textId="77777777" w:rsidR="00410068" w:rsidRPr="004B03E0" w:rsidRDefault="00410068" w:rsidP="00807498">
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="004B03E0">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>Příjemce podpory (název)</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6095" w:type="dxa"/>
             <w:gridSpan w:val="3"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:tcMar>
               <w:top w:w="11" w:type="dxa"/>
               <w:left w:w="57" w:type="dxa"/>
               <w:bottom w:w="11" w:type="dxa"/>
               <w:right w:w="57" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="6C7E7606" w14:textId="77777777" w:rsidR="006E4D8B" w:rsidRPr="004B03E0" w:rsidRDefault="006E4D8B" w:rsidP="0097745E">
+          <w:p w14:paraId="052C3588" w14:textId="77777777" w:rsidR="00410068" w:rsidRPr="004B03E0" w:rsidRDefault="00410068" w:rsidP="00807498">
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="006E4D8B" w:rsidRPr="004B03E0" w14:paraId="0FAA85A9" w14:textId="77777777" w:rsidTr="0097745E">
+      <w:tr w:rsidR="00410068" w:rsidRPr="004B03E0" w14:paraId="77E76EF0" w14:textId="77777777" w:rsidTr="00807498">
         <w:trPr>
           <w:trHeight w:val="278"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="9072" w:type="dxa"/>
             <w:gridSpan w:val="6"/>
             <w:shd w:val="clear" w:color="auto" w:fill="D9D9D9" w:themeFill="background1" w:themeFillShade="D9"/>
             <w:tcMar>
               <w:top w:w="11" w:type="dxa"/>
               <w:left w:w="57" w:type="dxa"/>
               <w:bottom w:w="11" w:type="dxa"/>
               <w:right w:w="57" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="1580F7AE" w14:textId="77777777" w:rsidR="006E4D8B" w:rsidRPr="004B03E0" w:rsidRDefault="006E4D8B" w:rsidP="0097745E">
+          <w:p w14:paraId="1C049C28" w14:textId="77777777" w:rsidR="00410068" w:rsidRPr="004B03E0" w:rsidRDefault="00410068" w:rsidP="00807498">
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="004B03E0">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>Základní údaje o podpořené osobě</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="006E4D8B" w:rsidRPr="004B03E0" w14:paraId="2CAFDEC9" w14:textId="77777777" w:rsidTr="0097745E">
+      <w:tr w:rsidR="00410068" w:rsidRPr="004B03E0" w14:paraId="6C286F76" w14:textId="77777777" w:rsidTr="00807498">
         <w:trPr>
           <w:trHeight w:val="278"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1701" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:tcMar>
               <w:top w:w="11" w:type="dxa"/>
               <w:left w:w="57" w:type="dxa"/>
               <w:bottom w:w="11" w:type="dxa"/>
               <w:right w:w="57" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="1BD667C2" w14:textId="77777777" w:rsidR="006E4D8B" w:rsidRPr="004B03E0" w:rsidRDefault="006E4D8B" w:rsidP="0097745E">
+          <w:p w14:paraId="0497E72D" w14:textId="77777777" w:rsidR="00410068" w:rsidRPr="004B03E0" w:rsidRDefault="00410068" w:rsidP="00807498">
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="004B03E0">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">Jméno </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>a p</w:t>
             </w:r>
             <w:r w:rsidRPr="004B03E0">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">říjmení </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7371" w:type="dxa"/>
             <w:gridSpan w:val="5"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:tcMar>
               <w:top w:w="11" w:type="dxa"/>
               <w:left w:w="57" w:type="dxa"/>
               <w:bottom w:w="11" w:type="dxa"/>
               <w:right w:w="57" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="0B573C45" w14:textId="77777777" w:rsidR="006E4D8B" w:rsidRPr="004B03E0" w:rsidRDefault="006E4D8B" w:rsidP="0097745E">
+          <w:p w14:paraId="528C51BC" w14:textId="77777777" w:rsidR="00410068" w:rsidRPr="004B03E0" w:rsidRDefault="00410068" w:rsidP="00807498">
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="006E4D8B" w:rsidRPr="004B03E0" w14:paraId="58947AB1" w14:textId="77777777" w:rsidTr="0097745E">
+      <w:tr w:rsidR="00410068" w:rsidRPr="004B03E0" w14:paraId="752B5937" w14:textId="77777777" w:rsidTr="00807498">
         <w:trPr>
           <w:trHeight w:val="277"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1701" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:tcMar>
               <w:top w:w="11" w:type="dxa"/>
               <w:left w:w="57" w:type="dxa"/>
               <w:bottom w:w="11" w:type="dxa"/>
               <w:right w:w="57" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="720295F0" w14:textId="77777777" w:rsidR="006E4D8B" w:rsidRPr="004B03E0" w:rsidRDefault="006E4D8B" w:rsidP="0097745E">
+          <w:p w14:paraId="6648FDB9" w14:textId="77777777" w:rsidR="00410068" w:rsidRPr="004B03E0" w:rsidRDefault="00410068" w:rsidP="00807498">
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="004B03E0">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>Datum narození</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7371" w:type="dxa"/>
             <w:gridSpan w:val="5"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:tcMar>
               <w:top w:w="11" w:type="dxa"/>
               <w:left w:w="57" w:type="dxa"/>
               <w:bottom w:w="11" w:type="dxa"/>
               <w:right w:w="57" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="683F1EFB" w14:textId="77777777" w:rsidR="006E4D8B" w:rsidRPr="004B03E0" w:rsidRDefault="006E4D8B" w:rsidP="0097745E">
+          <w:p w14:paraId="193A85CA" w14:textId="77777777" w:rsidR="00410068" w:rsidRPr="004B03E0" w:rsidRDefault="00410068" w:rsidP="00807498">
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="006E4D8B" w:rsidRPr="004B03E0" w14:paraId="5E1C3AFF" w14:textId="77777777" w:rsidTr="0097745E">
+      <w:tr w:rsidR="00410068" w:rsidRPr="004B03E0" w14:paraId="6B27898B" w14:textId="77777777" w:rsidTr="00807498">
         <w:trPr>
           <w:trHeight w:val="277"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1701" w:type="dxa"/>
             <w:vMerge w:val="restart"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:tcMar>
               <w:top w:w="11" w:type="dxa"/>
               <w:left w:w="57" w:type="dxa"/>
               <w:bottom w:w="11" w:type="dxa"/>
               <w:right w:w="57" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="5333CDA3" w14:textId="77777777" w:rsidR="006E4D8B" w:rsidRPr="004B03E0" w:rsidRDefault="006E4D8B" w:rsidP="0097745E">
+          <w:p w14:paraId="1B0A9416" w14:textId="77777777" w:rsidR="00410068" w:rsidRPr="004B03E0" w:rsidRDefault="00410068" w:rsidP="00807498">
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:jc w:val="left"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00F74DB8">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>Místo trvalého pobytu</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="993" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:tcMar>
               <w:top w:w="11" w:type="dxa"/>
               <w:left w:w="57" w:type="dxa"/>
               <w:bottom w:w="11" w:type="dxa"/>
               <w:right w:w="57" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="0564D14B" w14:textId="77777777" w:rsidR="006E4D8B" w:rsidRPr="004B03E0" w:rsidRDefault="006E4D8B" w:rsidP="0097745E">
+          <w:p w14:paraId="7FDFC244" w14:textId="77777777" w:rsidR="00410068" w:rsidRPr="004B03E0" w:rsidRDefault="00410068" w:rsidP="00807498">
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="004B03E0">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>Ulice</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2982" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:tcMar>
               <w:top w:w="11" w:type="dxa"/>
               <w:left w:w="57" w:type="dxa"/>
               <w:bottom w:w="11" w:type="dxa"/>
               <w:right w:w="57" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="07BDCD04" w14:textId="77777777" w:rsidR="006E4D8B" w:rsidRPr="004B03E0" w:rsidRDefault="006E4D8B" w:rsidP="0097745E">
+          <w:p w14:paraId="462CA656" w14:textId="77777777" w:rsidR="00410068" w:rsidRPr="004B03E0" w:rsidRDefault="00410068" w:rsidP="00807498">
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1554" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:tcMar>
               <w:top w:w="11" w:type="dxa"/>
               <w:left w:w="57" w:type="dxa"/>
               <w:bottom w:w="11" w:type="dxa"/>
               <w:right w:w="57" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="176ED0B9" w14:textId="77777777" w:rsidR="006E4D8B" w:rsidRPr="004B03E0" w:rsidRDefault="006E4D8B" w:rsidP="0097745E">
+          <w:p w14:paraId="39F5FFFE" w14:textId="77777777" w:rsidR="00410068" w:rsidRPr="004B03E0" w:rsidRDefault="00410068" w:rsidP="00807498">
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="004B03E0">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>Číslo popisné</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1842" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:tcMar>
               <w:top w:w="11" w:type="dxa"/>
               <w:left w:w="57" w:type="dxa"/>
               <w:bottom w:w="11" w:type="dxa"/>
               <w:right w:w="57" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="1149FA83" w14:textId="77777777" w:rsidR="006E4D8B" w:rsidRPr="004B03E0" w:rsidRDefault="006E4D8B" w:rsidP="0097745E">
+          <w:p w14:paraId="2D6A8971" w14:textId="77777777" w:rsidR="00410068" w:rsidRPr="004B03E0" w:rsidRDefault="00410068" w:rsidP="00807498">
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="006E4D8B" w:rsidRPr="004B03E0" w14:paraId="7B01A231" w14:textId="77777777" w:rsidTr="0097745E">
+      <w:tr w:rsidR="00410068" w:rsidRPr="004B03E0" w14:paraId="4C7166C4" w14:textId="77777777" w:rsidTr="00807498">
         <w:trPr>
           <w:trHeight w:val="277"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1701" w:type="dxa"/>
             <w:vMerge/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:tcMar>
               <w:top w:w="11" w:type="dxa"/>
               <w:left w:w="57" w:type="dxa"/>
               <w:bottom w:w="11" w:type="dxa"/>
               <w:right w:w="57" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="7C102672" w14:textId="77777777" w:rsidR="006E4D8B" w:rsidRPr="004B03E0" w:rsidRDefault="006E4D8B" w:rsidP="0097745E">
+          <w:p w14:paraId="66D47D00" w14:textId="77777777" w:rsidR="00410068" w:rsidRPr="004B03E0" w:rsidRDefault="00410068" w:rsidP="00807498">
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="993" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:tcMar>
               <w:top w:w="11" w:type="dxa"/>
               <w:left w:w="57" w:type="dxa"/>
               <w:bottom w:w="11" w:type="dxa"/>
               <w:right w:w="57" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="129FCD24" w14:textId="77777777" w:rsidR="006E4D8B" w:rsidRPr="004B03E0" w:rsidRDefault="006E4D8B" w:rsidP="0097745E">
+          <w:p w14:paraId="00CC4B3C" w14:textId="77777777" w:rsidR="00410068" w:rsidRPr="004B03E0" w:rsidRDefault="00410068" w:rsidP="00807498">
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="004B03E0">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>Město</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2982" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:tcMar>
               <w:top w:w="11" w:type="dxa"/>
               <w:left w:w="57" w:type="dxa"/>
               <w:bottom w:w="11" w:type="dxa"/>
               <w:right w:w="57" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="178D9CF2" w14:textId="77777777" w:rsidR="006E4D8B" w:rsidRPr="004B03E0" w:rsidRDefault="006E4D8B" w:rsidP="0097745E">
+          <w:p w14:paraId="386EF54B" w14:textId="77777777" w:rsidR="00410068" w:rsidRPr="004B03E0" w:rsidRDefault="00410068" w:rsidP="00807498">
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1554" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:tcMar>
               <w:top w:w="11" w:type="dxa"/>
               <w:left w:w="57" w:type="dxa"/>
               <w:bottom w:w="11" w:type="dxa"/>
               <w:right w:w="57" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="2ECAB29A" w14:textId="77777777" w:rsidR="006E4D8B" w:rsidRPr="004B03E0" w:rsidRDefault="006E4D8B" w:rsidP="0097745E">
+          <w:p w14:paraId="13C51671" w14:textId="77777777" w:rsidR="00410068" w:rsidRPr="004B03E0" w:rsidRDefault="00410068" w:rsidP="00807498">
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="004B03E0">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>PSČ</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1842" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:tcMar>
               <w:top w:w="11" w:type="dxa"/>
               <w:left w:w="57" w:type="dxa"/>
               <w:bottom w:w="11" w:type="dxa"/>
               <w:right w:w="57" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="31328ABF" w14:textId="77777777" w:rsidR="006E4D8B" w:rsidRPr="004B03E0" w:rsidRDefault="006E4D8B" w:rsidP="0097745E">
+          <w:p w14:paraId="0AFAA3FA" w14:textId="77777777" w:rsidR="00410068" w:rsidRPr="004B03E0" w:rsidRDefault="00410068" w:rsidP="00807498">
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="006E4D8B" w:rsidRPr="004B03E0" w14:paraId="77B5E033" w14:textId="77777777" w:rsidTr="0097745E">
+      <w:tr w:rsidR="00410068" w:rsidRPr="004B03E0" w14:paraId="7897EC88" w14:textId="77777777" w:rsidTr="00807498">
         <w:trPr>
           <w:trHeight w:val="277"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1701" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:tcMar>
               <w:top w:w="11" w:type="dxa"/>
               <w:left w:w="57" w:type="dxa"/>
               <w:bottom w:w="11" w:type="dxa"/>
               <w:right w:w="57" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="08B825B8" w14:textId="77777777" w:rsidR="006E4D8B" w:rsidRPr="004B03E0" w:rsidRDefault="006E4D8B" w:rsidP="0097745E">
-[...14 lines deleted...]
-              <w:t>Email</w:t>
+          <w:p w14:paraId="358048D7" w14:textId="7ED59D46" w:rsidR="00410068" w:rsidRPr="004B03E0" w:rsidRDefault="00410068" w:rsidP="00807498">
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="004B03E0">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>E</w:t>
+            </w:r>
+            <w:r w:rsidR="00C54648">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>-</w:t>
+            </w:r>
+            <w:r w:rsidRPr="004B03E0">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>mail</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>*</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3975" w:type="dxa"/>
             <w:gridSpan w:val="3"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:tcMar>
               <w:top w:w="11" w:type="dxa"/>
               <w:left w:w="57" w:type="dxa"/>
               <w:bottom w:w="11" w:type="dxa"/>
               <w:right w:w="57" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="1B8BB752" w14:textId="77777777" w:rsidR="006E4D8B" w:rsidRPr="004B03E0" w:rsidRDefault="006E4D8B" w:rsidP="0097745E">
+          <w:p w14:paraId="15773F91" w14:textId="77777777" w:rsidR="00410068" w:rsidRPr="004B03E0" w:rsidRDefault="00410068" w:rsidP="00807498">
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1554" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:tcMar>
               <w:top w:w="11" w:type="dxa"/>
               <w:left w:w="57" w:type="dxa"/>
               <w:bottom w:w="11" w:type="dxa"/>
               <w:right w:w="57" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="5A049676" w14:textId="77777777" w:rsidR="006E4D8B" w:rsidRPr="004B03E0" w:rsidRDefault="006E4D8B" w:rsidP="0097745E">
+          <w:p w14:paraId="1ACE60E4" w14:textId="77777777" w:rsidR="00410068" w:rsidRPr="004B03E0" w:rsidRDefault="00410068" w:rsidP="00807498">
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="004B03E0">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>Telefon</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>*</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1842" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:tcMar>
               <w:top w:w="11" w:type="dxa"/>
               <w:left w:w="57" w:type="dxa"/>
               <w:bottom w:w="11" w:type="dxa"/>
               <w:right w:w="57" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="7D0D0641" w14:textId="77777777" w:rsidR="006E4D8B" w:rsidRPr="004B03E0" w:rsidRDefault="006E4D8B" w:rsidP="0097745E">
+          <w:p w14:paraId="7A67BBAE" w14:textId="77777777" w:rsidR="00410068" w:rsidRPr="004B03E0" w:rsidRDefault="00410068" w:rsidP="00807498">
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:p w14:paraId="1766F6A5" w14:textId="77777777" w:rsidR="006E4D8B" w:rsidRPr="004B03E0" w:rsidRDefault="006E4D8B" w:rsidP="006E4D8B">
+    <w:p w14:paraId="775A1404" w14:textId="5A588815" w:rsidR="00410068" w:rsidRPr="004B03E0" w:rsidRDefault="00410068" w:rsidP="00410068">
       <w:pPr>
         <w:spacing w:after="120"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>* Nepovinný údaj</w:t>
+      </w:r>
+      <w:r w:rsidR="00C54648" w:rsidRPr="00C54648">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">. </w:t>
+      </w:r>
+      <w:bookmarkStart w:id="0" w:name="_Hlk219283810"/>
+      <w:r w:rsidR="00C54648">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>Pro projekty s</w:t>
+      </w:r>
+      <w:r w:rsidR="00C54648" w:rsidRPr="00C54648">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> jednotkovými náklady zaměřen</w:t>
+      </w:r>
+      <w:r w:rsidR="00C54648">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>é</w:t>
+      </w:r>
+      <w:r w:rsidR="00C54648" w:rsidRPr="00C54648">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> na další profesní vzdělávání, podpořen</w:t>
+      </w:r>
+      <w:r w:rsidR="00C54648">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>é</w:t>
+      </w:r>
+      <w:r w:rsidR="00C05B71">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>,</w:t>
+      </w:r>
+      <w:r w:rsidR="00C54648" w:rsidRPr="00C54648">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> ve výzvách vyhlášených od 1. 11. 2025</w:t>
+      </w:r>
+      <w:r w:rsidR="00C54648">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>, je však vyplnění e-mailu povinné</w:t>
+      </w:r>
+      <w:r w:rsidR="00C05B71">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> vždy</w:t>
+      </w:r>
+      <w:r w:rsidR="00C54648">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>.</w:t>
+      </w:r>
+      <w:bookmarkEnd w:id="0"/>
+      <w:r w:rsidR="00A92407">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblInd w:w="70" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:insideH w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:insideV w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         </w:tblBorders>
         <w:tblCellMar>
           <w:left w:w="70" w:type="dxa"/>
           <w:right w:w="70" w:type="dxa"/>
         </w:tblCellMar>
         <w:tblLook w:val="0000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:noHBand="0" w:noVBand="0"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="8992"/>
       </w:tblGrid>
-      <w:tr w:rsidR="006E4D8B" w:rsidRPr="004B03E0" w14:paraId="77076F1F" w14:textId="77777777" w:rsidTr="0097745E">
+      <w:tr w:rsidR="00410068" w:rsidRPr="004B03E0" w14:paraId="13A3E64D" w14:textId="77777777" w:rsidTr="00807498">
         <w:trPr>
           <w:cantSplit/>
           <w:trHeight w:val="278"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="9072" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="D9D9D9" w:themeFill="background1" w:themeFillShade="D9"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="6410E3FE" w14:textId="77777777" w:rsidR="006E4D8B" w:rsidRPr="004B03E0" w:rsidRDefault="006E4D8B" w:rsidP="006E4D8B">
+          <w:p w14:paraId="55BECBF9" w14:textId="77777777" w:rsidR="00410068" w:rsidRPr="004B03E0" w:rsidRDefault="00410068" w:rsidP="00807498">
             <w:pPr>
               <w:pStyle w:val="Odstavecseseznamem"/>
               <w:widowControl w:val="0"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="1"/>
               </w:numPr>
               <w:overflowPunct w:val="0"/>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:adjustRightInd w:val="0"/>
               <w:spacing w:after="0"/>
               <w:ind w:left="356" w:hanging="356"/>
               <w:jc w:val="left"/>
               <w:textAlignment w:val="baseline"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="004B03E0">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
@@ -969,210 +1075,210 @@
               </w:rPr>
               <w:t xml:space="preserve">Údaje zaznamenávané </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">nejpozději </w:t>
             </w:r>
             <w:r w:rsidRPr="004B03E0">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>před ukončením účasti osoby v projektu</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:p w14:paraId="733EEF05" w14:textId="77777777" w:rsidR="006E4D8B" w:rsidRDefault="006E4D8B" w:rsidP="006E4D8B">
+    <w:p w14:paraId="11C6DF75" w14:textId="77777777" w:rsidR="00410068" w:rsidRDefault="00410068" w:rsidP="00410068">
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="6"/>
           <w:szCs w:val="6"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="50648F46" w14:textId="77777777" w:rsidR="006E4D8B" w:rsidRPr="006A448B" w:rsidRDefault="006E4D8B" w:rsidP="006E4D8B">
+    <w:p w14:paraId="157749EC" w14:textId="77777777" w:rsidR="00410068" w:rsidRPr="006A448B" w:rsidRDefault="00410068" w:rsidP="00410068">
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="006A448B">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve">Stav je zjišťován k datu zahájení účasti osoby </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>v</w:t>
       </w:r>
       <w:r w:rsidRPr="006A448B">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve"> projektu.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="3CD93F08" w14:textId="77777777" w:rsidR="006E4D8B" w:rsidRPr="001D4EB9" w:rsidRDefault="006E4D8B" w:rsidP="006E4D8B">
+    <w:p w14:paraId="1C5BA1FA" w14:textId="77777777" w:rsidR="00410068" w:rsidRPr="001D4EB9" w:rsidRDefault="00410068" w:rsidP="00410068">
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="6"/>
           <w:szCs w:val="6"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblStyle w:val="Mkatabulky"/>
         <w:tblW w:w="9072" w:type="dxa"/>
         <w:tblInd w:w="57" w:type="dxa"/>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="2835"/>
         <w:gridCol w:w="6237"/>
       </w:tblGrid>
-      <w:tr w:rsidR="006E4D8B" w:rsidRPr="004B03E0" w14:paraId="475198CF" w14:textId="77777777" w:rsidTr="0097745E">
+      <w:tr w:rsidR="00410068" w:rsidRPr="004B03E0" w14:paraId="19532D9C" w14:textId="77777777" w:rsidTr="00807498">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2835" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:tcMar>
               <w:top w:w="28" w:type="dxa"/>
               <w:left w:w="57" w:type="dxa"/>
               <w:bottom w:w="28" w:type="dxa"/>
               <w:right w:w="57" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
-          <w:p w14:paraId="7553DE22" w14:textId="77777777" w:rsidR="006E4D8B" w:rsidRPr="004B03E0" w:rsidRDefault="006E4D8B" w:rsidP="0097745E">
+          <w:p w14:paraId="0261B2FD" w14:textId="77777777" w:rsidR="00410068" w:rsidRPr="004B03E0" w:rsidRDefault="00410068" w:rsidP="00807498">
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:jc w:val="left"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:sz w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>P</w:t>
             </w:r>
             <w:r w:rsidRPr="004B03E0">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>ohlaví</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="2D7DC274" w14:textId="77777777" w:rsidR="006E4D8B" w:rsidRPr="003716F2" w:rsidRDefault="006E4D8B" w:rsidP="0097745E">
+          <w:p w14:paraId="791C4C1A" w14:textId="77777777" w:rsidR="00410068" w:rsidRPr="003716F2" w:rsidRDefault="00410068" w:rsidP="00807498">
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:jc w:val="left"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:i/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:i/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>P</w:t>
             </w:r>
             <w:r w:rsidRPr="003716F2">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:i/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t xml:space="preserve">odpořená osoba může </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:i/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>patřit pouze do jedné z vymezených skupin.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6237" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:tcMar>
               <w:top w:w="28" w:type="dxa"/>
               <w:left w:w="57" w:type="dxa"/>
               <w:bottom w:w="28" w:type="dxa"/>
               <w:right w:w="57" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
-          <w:p w14:paraId="4C99989B" w14:textId="77777777" w:rsidR="006E4D8B" w:rsidRPr="004B03E0" w:rsidRDefault="006E4D8B" w:rsidP="0097745E">
+          <w:p w14:paraId="4DA08A7E" w14:textId="77777777" w:rsidR="00410068" w:rsidRPr="004B03E0" w:rsidRDefault="00410068" w:rsidP="00807498">
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:jc w:val="left"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="004B03E0">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val="Zaškrtávací1"/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:checkBox>
                     <w:sizeAuto/>
                     <w:default w:val="0"/>
                   </w:checkBox>
                 </w:ffData>
               </w:fldChar>
             </w:r>
@@ -1189,51 +1295,51 @@
                 <w:sz w:val="20"/>
               </w:rPr>
             </w:r>
             <w:r w:rsidRPr="004B03E0">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
             <w:r w:rsidRPr="004B03E0">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
             <w:r w:rsidRPr="004B03E0">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve"> muž</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="3B80628D" w14:textId="77777777" w:rsidR="006E4D8B" w:rsidRPr="003716F2" w:rsidRDefault="006E4D8B" w:rsidP="0097745E">
+          <w:p w14:paraId="22EDD6B9" w14:textId="77777777" w:rsidR="00410068" w:rsidRPr="003716F2" w:rsidRDefault="00410068" w:rsidP="00807498">
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:jc w:val="left"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:i/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="004B03E0">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val="Zaškrtávací2"/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:checkBox>
                     <w:sizeAuto/>
                     <w:default w:val="0"/>
                   </w:checkBox>
                 </w:ffData>
@@ -1254,130 +1360,130 @@
             </w:r>
             <w:r w:rsidRPr="004B03E0">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
             <w:r w:rsidRPr="004B03E0">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve"> žena</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="006E4D8B" w:rsidRPr="004B03E0" w14:paraId="7FA07D11" w14:textId="77777777" w:rsidTr="0097745E">
+      <w:tr w:rsidR="00410068" w:rsidRPr="004B03E0" w14:paraId="6386ADED" w14:textId="77777777" w:rsidTr="00807498">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2835" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:tcMar>
               <w:top w:w="28" w:type="dxa"/>
               <w:left w:w="57" w:type="dxa"/>
               <w:bottom w:w="28" w:type="dxa"/>
               <w:right w:w="57" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
-          <w:p w14:paraId="20601205" w14:textId="77777777" w:rsidR="006E4D8B" w:rsidRPr="004B03E0" w:rsidRDefault="006E4D8B" w:rsidP="0097745E">
+          <w:p w14:paraId="27096834" w14:textId="77777777" w:rsidR="00410068" w:rsidRPr="004B03E0" w:rsidRDefault="00410068" w:rsidP="00807498">
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:jc w:val="left"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:sz w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="004B03E0">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">Postavení na trhu práce </w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="20A014F9" w14:textId="77777777" w:rsidR="006E4D8B" w:rsidRPr="00C17ED1" w:rsidRDefault="006E4D8B" w:rsidP="0097745E">
+          <w:p w14:paraId="2EEF6503" w14:textId="77777777" w:rsidR="00410068" w:rsidRPr="00C17ED1" w:rsidRDefault="00410068" w:rsidP="00807498">
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:jc w:val="left"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:i/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:i/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>P</w:t>
             </w:r>
             <w:r w:rsidRPr="003716F2">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:i/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t xml:space="preserve">odpořená osoba může </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:i/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t xml:space="preserve">patřit </w:t>
             </w:r>
             <w:r w:rsidRPr="00C17ED1">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:i/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t xml:space="preserve">pouze do jedné kategorie (uvedených tučně). Pokud je daná kategorie dělena na další položky, je nutné zaškrtnout jednu z položek uvedenou standardním písmem (např. zaškrtnutím položky „osoba v invalidním důchodu neregistrovaná na ÚP ČR“ je taková osoba automaticky přiřazena také do hlavní kategorie neaktivní). </w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="38514F0D" w14:textId="77777777" w:rsidR="006E4D8B" w:rsidRPr="00BA1C64" w:rsidRDefault="006E4D8B" w:rsidP="0097745E">
+          <w:p w14:paraId="310300ED" w14:textId="77777777" w:rsidR="00410068" w:rsidRPr="00BA1C64" w:rsidRDefault="00410068" w:rsidP="00807498">
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:jc w:val="left"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00C17ED1">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:i/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>V případě souběhu</w:t>
             </w:r>
             <w:r w:rsidRPr="00BA1C64">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:i/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t xml:space="preserve"> se uvádí</w:t>
@@ -1391,51 +1497,51 @@
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r w:rsidRPr="00BA1C64">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:i/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>převažující charakteristika.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6237" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:tcMar>
               <w:top w:w="28" w:type="dxa"/>
               <w:left w:w="57" w:type="dxa"/>
               <w:bottom w:w="28" w:type="dxa"/>
               <w:right w:w="57" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
-          <w:p w14:paraId="22528136" w14:textId="77777777" w:rsidR="006E4D8B" w:rsidRPr="00FC0081" w:rsidRDefault="006E4D8B" w:rsidP="0097745E">
+          <w:p w14:paraId="5B475FF5" w14:textId="77777777" w:rsidR="00410068" w:rsidRPr="00FC0081" w:rsidRDefault="00410068" w:rsidP="00807498">
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:jc w:val="left"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00FC0081">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val="Zaškrtávací1"/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:checkBox>
                     <w:sizeAuto/>
                     <w:default w:val="0"/>
@@ -1466,61 +1572,61 @@
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
             <w:r w:rsidRPr="00FC0081">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
             <w:r w:rsidRPr="00FC0081">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve"> zaměstnaní, včetně osob samostatně výdělečně činných </w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="5233C623" w14:textId="77777777" w:rsidR="006E4D8B" w:rsidRDefault="006E4D8B" w:rsidP="0097745E">
+          <w:p w14:paraId="5C392E5E" w14:textId="77777777" w:rsidR="00410068" w:rsidRDefault="00410068" w:rsidP="00807498">
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:jc w:val="left"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
-          <w:p w14:paraId="27451E88" w14:textId="77777777" w:rsidR="006E4D8B" w:rsidRDefault="006E4D8B" w:rsidP="0097745E">
+          <w:p w14:paraId="18B4A95D" w14:textId="77777777" w:rsidR="00410068" w:rsidRDefault="00410068" w:rsidP="00807498">
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:ind w:left="360"/>
               <w:jc w:val="left"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="001728D8">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val="Zaškrtávací1"/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:checkBox>
                     <w:sizeAuto/>
                     <w:default w:val="0"/>
                   </w:checkBox>
@@ -1564,51 +1670,51 @@
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r w:rsidRPr="004B03E0">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>zaměstnanc</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">i </w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="21B11DE0" w14:textId="77777777" w:rsidR="006E4D8B" w:rsidRDefault="006E4D8B" w:rsidP="0097745E">
+          <w:p w14:paraId="65D206C3" w14:textId="77777777" w:rsidR="00410068" w:rsidRDefault="00410068" w:rsidP="00807498">
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:ind w:left="360"/>
               <w:jc w:val="left"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="004B03E0">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val="Zaškrtávací1"/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:checkBox>
                     <w:sizeAuto/>
                     <w:default w:val="0"/>
                   </w:checkBox>
                 </w:ffData>
               </w:fldChar>
@@ -1647,51 +1753,51 @@
               </w:rPr>
               <w:t xml:space="preserve"> osob</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>y</w:t>
             </w:r>
             <w:r w:rsidRPr="004B03E0">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve"> samostatně výdělečně činn</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">é </w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="22D3E561" w14:textId="77777777" w:rsidR="006E4D8B" w:rsidRDefault="006E4D8B" w:rsidP="0097745E">
+          <w:p w14:paraId="455A4699" w14:textId="77777777" w:rsidR="00410068" w:rsidRDefault="00410068" w:rsidP="00807498">
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:ind w:left="360"/>
               <w:jc w:val="left"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="004B03E0">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val="Zaškrtávací1"/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:checkBox>
                     <w:sizeAuto/>
                     <w:default w:val="0"/>
                   </w:checkBox>
                 </w:ffData>
               </w:fldChar>
@@ -1716,51 +1822,51 @@
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
             <w:r w:rsidRPr="004B03E0">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
             <w:r w:rsidRPr="004B03E0">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>osoby na mateřské dovolené, které byly před nástupem na MD zaměstnané</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="36138D42" w14:textId="77777777" w:rsidR="006E4D8B" w:rsidRDefault="006E4D8B" w:rsidP="0097745E">
+          <w:p w14:paraId="33533AAB" w14:textId="77777777" w:rsidR="00410068" w:rsidRDefault="00410068" w:rsidP="00807498">
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:ind w:left="360"/>
               <w:jc w:val="left"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="004B03E0">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val="Zaškrtávací1"/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:checkBox>
                     <w:sizeAuto/>
                     <w:default w:val="0"/>
                   </w:checkBox>
                 </w:ffData>
               </w:fldChar>
@@ -1785,51 +1891,51 @@
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
             <w:r w:rsidRPr="004B03E0">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
             <w:r w:rsidRPr="004B03E0">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>osoby na mateřské dovolené, které byly před nástupem na MD OSVČ</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="271F00B5" w14:textId="77777777" w:rsidR="006E4D8B" w:rsidRPr="00C17ED1" w:rsidRDefault="006E4D8B" w:rsidP="0097745E">
+          <w:p w14:paraId="1AFE78DB" w14:textId="77777777" w:rsidR="00410068" w:rsidRPr="00C17ED1" w:rsidRDefault="00410068" w:rsidP="00807498">
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:jc w:val="left"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00C17ED1">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val="Zaškrtávací1"/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:checkBox>
                     <w:sizeAuto/>
                     <w:default w:val="0"/>
@@ -1860,94 +1966,94 @@
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
             <w:r w:rsidRPr="00C17ED1">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
             <w:r w:rsidRPr="00C17ED1">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve"> krátkodobě nezaměstnaní registrovaní na Úřadu práce ČR </w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="6B6AF086" w14:textId="77777777" w:rsidR="006E4D8B" w:rsidRPr="00C17ED1" w:rsidRDefault="006E4D8B" w:rsidP="0097745E">
+          <w:p w14:paraId="2F6F2F05" w14:textId="77777777" w:rsidR="00410068" w:rsidRPr="00C17ED1" w:rsidRDefault="00410068" w:rsidP="00807498">
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:jc w:val="left"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00C17ED1">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">(tj. osoby registrované na ÚP ČR </w:t>
             </w:r>
             <w:r w:rsidRPr="00C17ED1">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>méně</w:t>
             </w:r>
             <w:r w:rsidRPr="00C17ED1">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve"> než 12 měsíců)</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="009A3D8B" w14:textId="77777777" w:rsidR="006E4D8B" w:rsidRPr="00C17ED1" w:rsidRDefault="006E4D8B" w:rsidP="0097745E">
+          <w:p w14:paraId="576B94E7" w14:textId="77777777" w:rsidR="00410068" w:rsidRPr="00C17ED1" w:rsidRDefault="00410068" w:rsidP="00807498">
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:jc w:val="left"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
-          <w:p w14:paraId="3837B086" w14:textId="77777777" w:rsidR="006E4D8B" w:rsidRPr="00C17ED1" w:rsidRDefault="006E4D8B" w:rsidP="0097745E">
+          <w:p w14:paraId="553C43B3" w14:textId="77777777" w:rsidR="00410068" w:rsidRPr="00C17ED1" w:rsidRDefault="00410068" w:rsidP="00807498">
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:jc w:val="left"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00C17ED1">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val="Zaškrtávací1"/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:checkBox>
                     <w:sizeAuto/>
                     <w:default w:val="0"/>
@@ -1978,92 +2084,92 @@
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
             <w:r w:rsidRPr="00C17ED1">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
             <w:r w:rsidRPr="00C17ED1">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve"> dlouhodobě nezaměstnaní registrovaní na Úřadu práce ČR</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="4B7BD2E8" w14:textId="77777777" w:rsidR="006E4D8B" w:rsidRPr="004B03E0" w:rsidRDefault="006E4D8B" w:rsidP="0097745E">
+          <w:p w14:paraId="03FE0572" w14:textId="77777777" w:rsidR="00410068" w:rsidRPr="004B03E0" w:rsidRDefault="00410068" w:rsidP="00807498">
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:jc w:val="left"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00C17ED1">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">(tj. osoby registrované na ÚP ČR 12 </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">a více </w:t>
             </w:r>
             <w:r w:rsidRPr="00C17ED1">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>měsíců)</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="6856E57F" w14:textId="77777777" w:rsidR="006E4D8B" w:rsidRDefault="006E4D8B" w:rsidP="0097745E">
+          <w:p w14:paraId="43238A9B" w14:textId="77777777" w:rsidR="00410068" w:rsidRDefault="00410068" w:rsidP="00807498">
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:jc w:val="left"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
-          <w:p w14:paraId="68AF2375" w14:textId="77777777" w:rsidR="006E4D8B" w:rsidRPr="00FC0081" w:rsidRDefault="006E4D8B" w:rsidP="0097745E">
+          <w:p w14:paraId="45892BE2" w14:textId="77777777" w:rsidR="00410068" w:rsidRPr="00FC0081" w:rsidRDefault="00410068" w:rsidP="00807498">
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:jc w:val="left"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00FC0081">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val="Zaškrtávací1"/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:checkBox>
                     <w:sizeAuto/>
                     <w:default w:val="0"/>
@@ -2113,61 +2219,61 @@
                 <w:bCs/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve"> neaktivní</w:t>
             </w:r>
             <w:r w:rsidRPr="00FC0081">
               <w:rPr>
                 <w:rStyle w:val="Znakapoznpodarou"/>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:footnoteReference w:id="1"/>
             </w:r>
             <w:r w:rsidRPr="00FC0081">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="21F0360B" w14:textId="77777777" w:rsidR="006E4D8B" w:rsidRDefault="006E4D8B" w:rsidP="0097745E">
+          <w:p w14:paraId="3A655332" w14:textId="77777777" w:rsidR="00410068" w:rsidRDefault="00410068" w:rsidP="00807498">
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:jc w:val="left"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
-          <w:p w14:paraId="1756051D" w14:textId="77777777" w:rsidR="006E4D8B" w:rsidRDefault="006E4D8B" w:rsidP="0097745E">
+          <w:p w14:paraId="5C3573B0" w14:textId="77777777" w:rsidR="00410068" w:rsidRDefault="00410068" w:rsidP="00807498">
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:ind w:left="708"/>
               <w:jc w:val="left"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="004B03E0">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val="Zaškrtávací1"/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:checkBox>
                     <w:sizeAuto/>
                     <w:default w:val="0"/>
                   </w:checkBox>
                 </w:ffData>
               </w:fldChar>
@@ -2192,51 +2298,51 @@
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
             <w:r w:rsidRPr="004B03E0">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
             <w:r w:rsidRPr="004B03E0">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>žáci, studenti, učni (denní studium)</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="5A0ED717" w14:textId="77777777" w:rsidR="006E4D8B" w:rsidRDefault="006E4D8B" w:rsidP="0097745E">
+          <w:p w14:paraId="09A40E91" w14:textId="77777777" w:rsidR="00410068" w:rsidRDefault="00410068" w:rsidP="00807498">
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:ind w:left="708"/>
               <w:jc w:val="left"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="004B03E0">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val="Zaškrtávací1"/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:checkBox>
                     <w:sizeAuto/>
                     <w:default w:val="0"/>
                   </w:checkBox>
                 </w:ffData>
               </w:fldChar>
@@ -2261,51 +2367,51 @@
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
             <w:r w:rsidRPr="004B03E0">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
             <w:r w:rsidRPr="004B03E0">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>osoby ve starobním důchodu, neregistrované na ÚP</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="065E77FB" w14:textId="77777777" w:rsidR="006E4D8B" w:rsidRDefault="006E4D8B" w:rsidP="0097745E">
+          <w:p w14:paraId="75CF8C2A" w14:textId="77777777" w:rsidR="00410068" w:rsidRDefault="00410068" w:rsidP="00807498">
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:ind w:left="708"/>
               <w:jc w:val="left"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="004B03E0">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val="Zaškrtávací1"/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:checkBox>
                     <w:sizeAuto/>
                     <w:default w:val="0"/>
                   </w:checkBox>
                 </w:ffData>
               </w:fldChar>
@@ -2330,51 +2436,51 @@
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
             <w:r w:rsidRPr="004B03E0">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
             <w:r w:rsidRPr="004B03E0">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>osoby v invalidním důchodu, neregistrované na ÚP</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="712D9DDD" w14:textId="77777777" w:rsidR="006E4D8B" w:rsidRDefault="006E4D8B" w:rsidP="0097745E">
+          <w:p w14:paraId="36413001" w14:textId="77777777" w:rsidR="00410068" w:rsidRDefault="00410068" w:rsidP="00807498">
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:ind w:left="708"/>
               <w:jc w:val="left"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="004B03E0">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val="Zaškrtávací1"/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:checkBox>
                     <w:sizeAuto/>
                     <w:default w:val="0"/>
                   </w:checkBox>
                 </w:ffData>
               </w:fldChar>
@@ -2399,51 +2505,51 @@
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
             <w:r w:rsidRPr="004B03E0">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
             <w:r w:rsidRPr="004B03E0">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>osoby na rodičovské dovolené</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="7E0E24A3" w14:textId="77777777" w:rsidR="006E4D8B" w:rsidRPr="004B03E0" w:rsidRDefault="006E4D8B" w:rsidP="0097745E">
+          <w:p w14:paraId="7DDB5CDE" w14:textId="77777777" w:rsidR="00410068" w:rsidRPr="004B03E0" w:rsidRDefault="00410068" w:rsidP="00807498">
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:ind w:left="708"/>
               <w:jc w:val="left"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="004B03E0">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val="Zaškrtávací1"/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:checkBox>
                     <w:sizeAuto/>
                     <w:default w:val="0"/>
                   </w:checkBox>
                 </w:ffData>
               </w:fldChar>
@@ -2470,92 +2576,92 @@
             </w:r>
             <w:r w:rsidRPr="004B03E0">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
             <w:r w:rsidRPr="004B03E0">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">ostatní neaktivní osoby </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="006E4D8B" w:rsidRPr="004B03E0" w14:paraId="5379CD85" w14:textId="77777777" w:rsidTr="0097745E">
+      <w:tr w:rsidR="00410068" w:rsidRPr="004B03E0" w14:paraId="56A0AB27" w14:textId="77777777" w:rsidTr="00807498">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2835" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:tcMar>
               <w:top w:w="28" w:type="dxa"/>
               <w:left w:w="57" w:type="dxa"/>
               <w:bottom w:w="28" w:type="dxa"/>
               <w:right w:w="57" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
-          <w:p w14:paraId="4AEAFF1E" w14:textId="77777777" w:rsidR="006E4D8B" w:rsidRPr="004B03E0" w:rsidRDefault="006E4D8B" w:rsidP="0097745E">
+          <w:p w14:paraId="40CB51E9" w14:textId="77777777" w:rsidR="00410068" w:rsidRPr="004B03E0" w:rsidRDefault="00410068" w:rsidP="00807498">
             <w:pPr>
               <w:keepNext/>
               <w:spacing w:after="0"/>
               <w:jc w:val="left"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:sz w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:lastRenderedPageBreak/>
               <w:t xml:space="preserve">Nejvyšší </w:t>
             </w:r>
             <w:r w:rsidRPr="004B03E0">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>dosažené vzdělání</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="344A0B2C" w14:textId="77777777" w:rsidR="006E4D8B" w:rsidRPr="004B03E0" w:rsidRDefault="006E4D8B" w:rsidP="0097745E">
+          <w:p w14:paraId="5312384D" w14:textId="77777777" w:rsidR="00410068" w:rsidRPr="004B03E0" w:rsidRDefault="00410068" w:rsidP="00807498">
             <w:pPr>
               <w:keepNext/>
               <w:spacing w:after="0"/>
               <w:jc w:val="left"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:i/>
                 <w:sz w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:i/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>P</w:t>
             </w:r>
             <w:r w:rsidRPr="003716F2">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:i/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
@@ -2580,51 +2686,51 @@
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:i/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>patřit do jedné z vymezených skupin.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6237" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:tcMar>
               <w:top w:w="28" w:type="dxa"/>
               <w:left w:w="57" w:type="dxa"/>
               <w:bottom w:w="28" w:type="dxa"/>
               <w:right w:w="57" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
-          <w:p w14:paraId="179B78B2" w14:textId="77777777" w:rsidR="006E4D8B" w:rsidRDefault="006E4D8B" w:rsidP="0097745E">
+          <w:p w14:paraId="7D06C7F2" w14:textId="77777777" w:rsidR="00410068" w:rsidRDefault="00410068" w:rsidP="00807498">
             <w:pPr>
               <w:keepNext/>
               <w:spacing w:after="0"/>
               <w:jc w:val="left"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00AD7208">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val="Zaškrtávací1"/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:checkBox>
                     <w:sizeAuto/>
                     <w:default w:val="0"/>
                   </w:checkBox>
                 </w:ffData>
               </w:fldChar>
@@ -2667,51 +2773,51 @@
               <w:t xml:space="preserve"> bez vzdělání</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve"> (nedokončený 1. stupeň základní školy)</w:t>
             </w:r>
             <w:r w:rsidRPr="00AD7208">
               <w:rPr>
                 <w:rStyle w:val="Znakapoznpodarou"/>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:footnoteReference w:id="2"/>
             </w:r>
             <w:r w:rsidRPr="00AD7208">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="4271F2BF" w14:textId="77777777" w:rsidR="006E4D8B" w:rsidRPr="004B03E0" w:rsidRDefault="006E4D8B" w:rsidP="0097745E">
+          <w:p w14:paraId="0831974A" w14:textId="77777777" w:rsidR="00410068" w:rsidRPr="004B03E0" w:rsidRDefault="00410068" w:rsidP="00807498">
             <w:pPr>
               <w:keepNext/>
               <w:spacing w:after="0"/>
               <w:jc w:val="left"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="004B03E0">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val="Zaškrtávací1"/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:checkBox>
                     <w:sizeAuto/>
                     <w:default w:val="0"/>
                   </w:checkBox>
                 </w:ffData>
               </w:fldChar>
@@ -2751,51 +2857,51 @@
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>základní vzdělání včetně nedokončeného 2. stupně ZŠ</w:t>
             </w:r>
             <w:r w:rsidRPr="00FD5297">
               <w:rPr>
                 <w:rStyle w:val="Znakapoznpodarou"/>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:footnoteReference w:id="3"/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="287A5810" w14:textId="77777777" w:rsidR="006E4D8B" w:rsidRDefault="006E4D8B" w:rsidP="0097745E">
+          <w:p w14:paraId="71859579" w14:textId="77777777" w:rsidR="00410068" w:rsidRDefault="00410068" w:rsidP="00807498">
             <w:pPr>
               <w:keepNext/>
               <w:spacing w:after="0"/>
               <w:jc w:val="left"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="004B03E0">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val="Zaškrtávací1"/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:checkBox>
                     <w:sizeAuto/>
                     <w:default w:val="0"/>
                   </w:checkBox>
                 </w:ffData>
               </w:fldChar>
@@ -2884,51 +2990,51 @@
               <w:t xml:space="preserve"> studi</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>a</w:t>
             </w:r>
             <w:r w:rsidRPr="004B03E0">
               <w:rPr>
                 <w:rStyle w:val="Znakapoznpodarou"/>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:footnoteReference w:id="4"/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="78912D02" w14:textId="77777777" w:rsidR="006E4D8B" w:rsidRDefault="006E4D8B" w:rsidP="0097745E">
+          <w:p w14:paraId="2CC42783" w14:textId="77777777" w:rsidR="00410068" w:rsidRDefault="00410068" w:rsidP="00807498">
             <w:pPr>
               <w:keepNext/>
               <w:spacing w:after="0"/>
               <w:jc w:val="left"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="004B03E0">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val="Zaškrtávací1"/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:checkBox>
                     <w:sizeAuto/>
                     <w:default w:val="0"/>
                   </w:checkBox>
                 </w:ffData>
               </w:fldChar>
@@ -2975,51 +3081,51 @@
               <w:t>vyšší odborné</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>, bakalářské, magisterské, doktorské studium</w:t>
             </w:r>
             <w:r w:rsidRPr="004B03E0">
               <w:rPr>
                 <w:rStyle w:val="Znakapoznpodarou"/>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:footnoteReference w:id="5"/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="7478A5B4" w14:textId="77777777" w:rsidR="006E4D8B" w:rsidRPr="004B03E0" w:rsidRDefault="006E4D8B" w:rsidP="0097745E">
+          <w:p w14:paraId="7C2C9D6F" w14:textId="77777777" w:rsidR="00410068" w:rsidRPr="004B03E0" w:rsidRDefault="00410068" w:rsidP="00807498">
             <w:pPr>
               <w:keepNext/>
               <w:spacing w:after="0"/>
               <w:jc w:val="left"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:i/>
                 <w:sz w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="004B03E0">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val="Zaškrtávací1"/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:checkBox>
                     <w:sizeAuto/>
                     <w:default w:val="0"/>
                   </w:checkBox>
                 </w:ffData>
@@ -3055,152 +3161,152 @@
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve"> v</w:t>
             </w:r>
             <w:r w:rsidRPr="001200D2">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>zdělání jinde neuvedené</w:t>
             </w:r>
             <w:r w:rsidRPr="001200D2">
               <w:rPr>
                 <w:rStyle w:val="Znakapoznpodarou"/>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:footnoteReference w:id="6"/>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="006E4D8B" w:rsidRPr="004B03E0" w14:paraId="028FA2C7" w14:textId="77777777" w:rsidTr="0097745E">
+      <w:tr w:rsidR="00410068" w:rsidRPr="004B03E0" w14:paraId="06C6DC24" w14:textId="77777777" w:rsidTr="00807498">
         <w:trPr>
           <w:trHeight w:val="2755"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2835" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:tcMar>
               <w:top w:w="28" w:type="dxa"/>
               <w:left w:w="57" w:type="dxa"/>
               <w:bottom w:w="28" w:type="dxa"/>
               <w:right w:w="57" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
-          <w:p w14:paraId="02CE4D26" w14:textId="77777777" w:rsidR="006E4D8B" w:rsidRPr="004B03E0" w:rsidRDefault="006E4D8B" w:rsidP="0097745E">
+          <w:p w14:paraId="6CD2CC82" w14:textId="77777777" w:rsidR="00410068" w:rsidRPr="004B03E0" w:rsidRDefault="00410068" w:rsidP="00807498">
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:jc w:val="left"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:sz w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="004B03E0">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>Znevýhodnění</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="3F725883" w14:textId="77777777" w:rsidR="006E4D8B" w:rsidRPr="004B03E0" w:rsidRDefault="006E4D8B" w:rsidP="0097745E">
+          <w:p w14:paraId="6DFC9328" w14:textId="77777777" w:rsidR="00410068" w:rsidRPr="004B03E0" w:rsidRDefault="00410068" w:rsidP="00807498">
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:jc w:val="left"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:i/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>P</w:t>
             </w:r>
             <w:r w:rsidRPr="003716F2">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:i/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t xml:space="preserve">odpořená osoba může </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:i/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>patřit do více vymezených skupin (příp. do žádné).</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="20BA6BCA" w14:textId="77777777" w:rsidR="006E4D8B" w:rsidRPr="004B03E0" w:rsidRDefault="006E4D8B" w:rsidP="0097745E">
+          <w:p w14:paraId="0DA65028" w14:textId="77777777" w:rsidR="00410068" w:rsidRPr="004B03E0" w:rsidRDefault="00410068" w:rsidP="00807498">
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:jc w:val="left"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6237" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:tcMar>
               <w:top w:w="28" w:type="dxa"/>
               <w:left w:w="57" w:type="dxa"/>
               <w:bottom w:w="28" w:type="dxa"/>
               <w:right w:w="57" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
-          <w:p w14:paraId="2AC5F8D4" w14:textId="77777777" w:rsidR="006E4D8B" w:rsidRDefault="006E4D8B" w:rsidP="0097745E">
+          <w:p w14:paraId="405DD44A" w14:textId="77777777" w:rsidR="00410068" w:rsidRDefault="00410068" w:rsidP="00807498">
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:jc w:val="left"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="004B03E0">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val="Zaškrtávací1"/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:checkBox>
                     <w:sizeAuto/>
                     <w:default w:val="0"/>
                   </w:checkBox>
                 </w:ffData>
               </w:fldChar>
             </w:r>
@@ -3232,51 +3338,51 @@
               <w:fldChar w:fldCharType="end"/>
             </w:r>
             <w:r w:rsidRPr="004B03E0">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>osoby se zdravotním postižením</w:t>
             </w:r>
             <w:r w:rsidRPr="004B03E0">
               <w:rPr>
                 <w:rStyle w:val="Znakapoznpodarou"/>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:footnoteReference w:id="7"/>
             </w:r>
           </w:p>
-          <w:p w14:paraId="07E7ABB2" w14:textId="77777777" w:rsidR="006E4D8B" w:rsidRPr="004B03E0" w:rsidRDefault="006E4D8B" w:rsidP="0097745E">
+          <w:p w14:paraId="6AA5F8D7" w14:textId="77777777" w:rsidR="00410068" w:rsidRPr="004B03E0" w:rsidRDefault="00410068" w:rsidP="00807498">
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:jc w:val="left"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00C17ED1">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val="Zaškrtávací1"/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:checkBox>
                     <w:sizeAuto/>
                     <w:default w:val="0"/>
                   </w:checkBox>
                 </w:ffData>
               </w:fldChar>
             </w:r>
@@ -3338,51 +3444,51 @@
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">komunit </w:t>
             </w:r>
             <w:r w:rsidRPr="004B03E0">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>jako jsou Romové)</w:t>
             </w:r>
             <w:r w:rsidRPr="004B03E0">
               <w:rPr>
                 <w:rStyle w:val="Znakapoznpodarou"/>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:footnoteReference w:id="8"/>
             </w:r>
           </w:p>
-          <w:p w14:paraId="5DB27480" w14:textId="77777777" w:rsidR="006E4D8B" w:rsidRDefault="006E4D8B" w:rsidP="0097745E">
+          <w:p w14:paraId="7C4847C3" w14:textId="77777777" w:rsidR="00410068" w:rsidRDefault="00410068" w:rsidP="00807498">
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:jc w:val="left"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="004B03E0">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val="Zaškrtávací1"/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:checkBox>
                     <w:sizeAuto/>
                     <w:default w:val="0"/>
                   </w:checkBox>
                 </w:ffData>
               </w:fldChar>
             </w:r>
@@ -3407,51 +3513,51 @@
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
             <w:r w:rsidRPr="004B03E0">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve"> státní příslušníci třetích zemí</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rStyle w:val="Znakapoznpodarou"/>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:footnoteReference w:id="9"/>
             </w:r>
           </w:p>
-          <w:p w14:paraId="222C2C1E" w14:textId="77777777" w:rsidR="006E4D8B" w:rsidRDefault="006E4D8B" w:rsidP="0097745E">
+          <w:p w14:paraId="7BF6071C" w14:textId="77777777" w:rsidR="00410068" w:rsidRDefault="00410068" w:rsidP="00807498">
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:jc w:val="left"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="004B03E0">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val="Zaškrtávací1"/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:checkBox>
                     <w:sizeAuto/>
                     <w:default w:val="0"/>
                   </w:checkBox>
                 </w:ffData>
               </w:fldChar>
             </w:r>
@@ -3483,51 +3589,51 @@
               <w:fldChar w:fldCharType="end"/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve"> účastníci zahraničního původu</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rStyle w:val="Znakapoznpodarou"/>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:footnoteReference w:id="10"/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="13A537AB" w14:textId="77777777" w:rsidR="006E4D8B" w:rsidRDefault="006E4D8B" w:rsidP="0097745E">
+          <w:p w14:paraId="287BC65E" w14:textId="77777777" w:rsidR="00410068" w:rsidRDefault="00410068" w:rsidP="00807498">
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:jc w:val="left"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="004B03E0">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val="Zaškrtávací1"/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:checkBox>
                     <w:sizeAuto/>
                     <w:default w:val="0"/>
                   </w:checkBox>
                 </w:ffData>
               </w:fldChar>
             </w:r>
@@ -3566,61 +3672,61 @@
               <w:t xml:space="preserve"> osoby bez </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">domova </w:t>
             </w:r>
             <w:r w:rsidRPr="004B03E0">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>nebo osoby vyloučené z přístupu k bydlení</w:t>
             </w:r>
             <w:r w:rsidRPr="004B03E0">
               <w:rPr>
                 <w:rStyle w:val="Znakapoznpodarou"/>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:footnoteReference w:id="11"/>
             </w:r>
           </w:p>
-          <w:p w14:paraId="44555A83" w14:textId="77777777" w:rsidR="006E4D8B" w:rsidRDefault="006E4D8B" w:rsidP="0097745E">
+          <w:p w14:paraId="2F75CE1B" w14:textId="77777777" w:rsidR="00410068" w:rsidRDefault="00410068" w:rsidP="00807498">
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:jc w:val="left"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
-          <w:p w14:paraId="197E20B2" w14:textId="77777777" w:rsidR="006E4D8B" w:rsidRPr="004B03E0" w:rsidRDefault="006E4D8B" w:rsidP="0097745E">
+          <w:p w14:paraId="5570A000" w14:textId="77777777" w:rsidR="00410068" w:rsidRPr="004B03E0" w:rsidRDefault="00410068" w:rsidP="00807498">
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:jc w:val="left"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="006C525C">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val="Zaškrtávací1"/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:checkBox>
                     <w:sizeAuto/>
                     <w:default w:val="0"/>
                   </w:checkBox>
                 </w:ffData>
               </w:fldChar>
             </w:r>
@@ -3648,51 +3754,51 @@
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
             <w:r w:rsidRPr="006C525C">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
             <w:r w:rsidRPr="006C525C">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve"> osoby s jiným znevýhodněním</w:t>
             </w:r>
             <w:r w:rsidRPr="006C525C">
               <w:rPr>
                 <w:rStyle w:val="Znakapoznpodarou"/>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:footnoteReference w:id="12"/>
             </w:r>
           </w:p>
-          <w:p w14:paraId="16B8FC9F" w14:textId="77777777" w:rsidR="006E4D8B" w:rsidRDefault="006E4D8B" w:rsidP="0097745E">
+          <w:p w14:paraId="5CB6F0B2" w14:textId="77777777" w:rsidR="00410068" w:rsidRDefault="00410068" w:rsidP="00807498">
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:jc w:val="left"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">         </w:t>
             </w:r>
             <w:r w:rsidRPr="006C525C">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val="Zaškrtávací1"/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
@@ -3719,51 +3825,51 @@
               </w:rPr>
             </w:r>
             <w:r w:rsidRPr="006C525C">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
                 <w:highlight w:val="yellow"/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
             <w:r w:rsidRPr="006C525C">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve"> osoby po výkonu trestu</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="51C01CD4" w14:textId="77777777" w:rsidR="006E4D8B" w:rsidRDefault="006E4D8B" w:rsidP="0097745E">
+          <w:p w14:paraId="713CCE8D" w14:textId="77777777" w:rsidR="00410068" w:rsidRDefault="00410068" w:rsidP="00807498">
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:jc w:val="left"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">         </w:t>
             </w:r>
             <w:r w:rsidRPr="006C525C">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val="Zaškrtávací1"/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
@@ -3790,51 +3896,51 @@
               </w:rPr>
             </w:r>
             <w:r w:rsidRPr="006C525C">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
                 <w:highlight w:val="yellow"/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
             <w:r w:rsidRPr="006C525C">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve"> osoby ohrožené závislostí </w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="521ECC47" w14:textId="77777777" w:rsidR="006E4D8B" w:rsidRPr="004B03E0" w:rsidRDefault="006E4D8B" w:rsidP="0097745E">
+          <w:p w14:paraId="44CCFB06" w14:textId="77777777" w:rsidR="00410068" w:rsidRPr="004B03E0" w:rsidRDefault="00410068" w:rsidP="00807498">
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:jc w:val="left"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">         </w:t>
             </w:r>
             <w:r w:rsidRPr="006C525C">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val="Zaškrtávací1"/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
@@ -3864,296 +3970,296 @@
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
                 <w:highlight w:val="yellow"/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
             <w:r w:rsidRPr="006C525C">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve"> osoby s jiným znevýhodněním, kvůli kterému čelí        sociálnímu vyloučení </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:p w14:paraId="5B645DBF" w14:textId="77777777" w:rsidR="006E4D8B" w:rsidRDefault="006E4D8B" w:rsidP="006E4D8B">
+    <w:p w14:paraId="15F80515" w14:textId="77777777" w:rsidR="00410068" w:rsidRDefault="00410068" w:rsidP="00410068">
       <w:pPr>
         <w:pStyle w:val="Textpoznpodarou"/>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="346D3DBC" w14:textId="77777777" w:rsidR="006E4D8B" w:rsidRPr="008C0FE1" w:rsidRDefault="006E4D8B" w:rsidP="006E4D8B">
+    <w:p w14:paraId="66E7AC5A" w14:textId="77777777" w:rsidR="00410068" w:rsidRPr="008C0FE1" w:rsidRDefault="00410068" w:rsidP="00410068">
       <w:pPr>
         <w:pStyle w:val="Textpoznpodarou"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblInd w:w="70" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:insideH w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:insideV w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         </w:tblBorders>
         <w:tblCellMar>
           <w:left w:w="70" w:type="dxa"/>
           <w:right w:w="70" w:type="dxa"/>
         </w:tblCellMar>
         <w:tblLook w:val="0000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:noHBand="0" w:noVBand="0"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="4405"/>
         <w:gridCol w:w="854"/>
         <w:gridCol w:w="3733"/>
       </w:tblGrid>
-      <w:tr w:rsidR="006E4D8B" w:rsidRPr="004B03E0" w14:paraId="2A3A92AA" w14:textId="77777777" w:rsidTr="0097745E">
+      <w:tr w:rsidR="00410068" w:rsidRPr="004B03E0" w14:paraId="431E1984" w14:textId="77777777" w:rsidTr="00807498">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4446" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:tcMar>
               <w:top w:w="28" w:type="dxa"/>
               <w:bottom w:w="28" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
-          <w:p w14:paraId="5DE61B81" w14:textId="77777777" w:rsidR="006E4D8B" w:rsidRPr="004B03E0" w:rsidRDefault="006E4D8B" w:rsidP="0097745E">
+          <w:p w14:paraId="60CBDB99" w14:textId="77777777" w:rsidR="00410068" w:rsidRPr="004B03E0" w:rsidRDefault="00410068" w:rsidP="00807498">
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="004B03E0">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">V </w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="5FBA0545" w14:textId="77777777" w:rsidR="006E4D8B" w:rsidRPr="004B03E0" w:rsidRDefault="006E4D8B" w:rsidP="0097745E">
+          <w:p w14:paraId="07B473CC" w14:textId="77777777" w:rsidR="00410068" w:rsidRPr="004B03E0" w:rsidRDefault="00410068" w:rsidP="00807498">
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>d</w:t>
             </w:r>
             <w:r w:rsidRPr="004B03E0">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>ne</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="855" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:tcMar>
               <w:top w:w="28" w:type="dxa"/>
               <w:bottom w:w="28" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
-          <w:p w14:paraId="7E6906FF" w14:textId="77777777" w:rsidR="006E4D8B" w:rsidRPr="004B03E0" w:rsidRDefault="006E4D8B" w:rsidP="0097745E">
+          <w:p w14:paraId="30CB0C36" w14:textId="77777777" w:rsidR="00410068" w:rsidRPr="004B03E0" w:rsidRDefault="00410068" w:rsidP="00807498">
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="004B03E0">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>Podpis</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3771" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:tcMar>
               <w:top w:w="28" w:type="dxa"/>
               <w:bottom w:w="28" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
-          <w:p w14:paraId="1E3E6A29" w14:textId="77777777" w:rsidR="006E4D8B" w:rsidRPr="004B03E0" w:rsidRDefault="006E4D8B" w:rsidP="0097745E">
-[...8 lines deleted...]
-          <w:p w14:paraId="5B7B74BE" w14:textId="77777777" w:rsidR="006E4D8B" w:rsidRPr="004B03E0" w:rsidRDefault="006E4D8B" w:rsidP="0097745E">
+          <w:p w14:paraId="78A048CF" w14:textId="77777777" w:rsidR="00410068" w:rsidRPr="004B03E0" w:rsidRDefault="00410068" w:rsidP="00807498">
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="38161B32" w14:textId="77777777" w:rsidR="00410068" w:rsidRPr="004B03E0" w:rsidRDefault="00410068" w:rsidP="00807498">
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:p w14:paraId="24193DFB" w14:textId="77777777" w:rsidR="006E4D8B" w:rsidRDefault="006E4D8B" w:rsidP="006E4D8B">
+    <w:p w14:paraId="74C5BA50" w14:textId="77777777" w:rsidR="00410068" w:rsidRDefault="00410068" w:rsidP="00410068">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="776B7ED4" w14:textId="77777777" w:rsidR="006E4D8B" w:rsidRDefault="006E4D8B" w:rsidP="006E4D8B">
+    <w:p w14:paraId="60897557" w14:textId="77777777" w:rsidR="00410068" w:rsidRDefault="00410068" w:rsidP="00410068">
       <w:pPr>
         <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:br w:type="page"/>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblInd w:w="70" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:insideH w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:insideV w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         </w:tblBorders>
         <w:tblCellMar>
           <w:left w:w="70" w:type="dxa"/>
           <w:right w:w="70" w:type="dxa"/>
         </w:tblCellMar>
         <w:tblLook w:val="0000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:noHBand="0" w:noVBand="0"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="8992"/>
       </w:tblGrid>
-      <w:tr w:rsidR="006E4D8B" w:rsidRPr="004B03E0" w14:paraId="3D1A6219" w14:textId="77777777" w:rsidTr="0097745E">
+      <w:tr w:rsidR="00410068" w:rsidRPr="004B03E0" w14:paraId="5D2EFEF7" w14:textId="77777777" w:rsidTr="00807498">
         <w:trPr>
           <w:cantSplit/>
           <w:trHeight w:val="278"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="9072" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="D9D9D9" w:themeFill="background1" w:themeFillShade="D9"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="71ED7124" w14:textId="77777777" w:rsidR="006E4D8B" w:rsidRPr="004B03E0" w:rsidRDefault="006E4D8B" w:rsidP="006E4D8B">
+          <w:p w14:paraId="14676233" w14:textId="77777777" w:rsidR="00410068" w:rsidRPr="004B03E0" w:rsidRDefault="00410068" w:rsidP="00807498">
             <w:pPr>
               <w:pStyle w:val="Odstavecseseznamem"/>
               <w:widowControl w:val="0"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="1"/>
               </w:numPr>
               <w:overflowPunct w:val="0"/>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:adjustRightInd w:val="0"/>
               <w:spacing w:after="0"/>
               <w:ind w:left="356" w:hanging="356"/>
               <w:jc w:val="left"/>
               <w:textAlignment w:val="baseline"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:sz w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="004B03E0">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:lastRenderedPageBreak/>
               <w:t>Údaje zaznamenávané po ukončení účasti osoby v projektu</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:p w14:paraId="383221D7" w14:textId="77777777" w:rsidR="006E4D8B" w:rsidRDefault="006E4D8B" w:rsidP="006E4D8B">
+    <w:p w14:paraId="6EF82BA9" w14:textId="77777777" w:rsidR="00410068" w:rsidRDefault="00410068" w:rsidP="00410068">
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="6"/>
           <w:szCs w:val="6"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="7648F6E4" w14:textId="77777777" w:rsidR="006E4D8B" w:rsidRPr="006A448B" w:rsidDel="00531BD3" w:rsidRDefault="006E4D8B" w:rsidP="006E4D8B">
+    <w:p w14:paraId="41AFDBBE" w14:textId="77777777" w:rsidR="00410068" w:rsidRPr="006A448B" w:rsidDel="00531BD3" w:rsidRDefault="00410068" w:rsidP="00410068">
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="006A448B" w:rsidDel="00531BD3">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve">Stav je zjišťován </w:t>
       </w:r>
       <w:r w:rsidDel="00531BD3">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
@@ -4183,227 +4289,227 @@
           <w:b/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve"> projektu.</w:t>
       </w:r>
       <w:r w:rsidDel="00531BD3">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve"> Postihuje změnu v době od zahájení účasti osoby na projektu až do okamžiku zjišťování</w:t>
       </w:r>
       <w:r w:rsidRPr="00700047" w:rsidDel="00531BD3">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="68347519" w14:textId="77777777" w:rsidR="006E4D8B" w:rsidRPr="001D4EB9" w:rsidRDefault="006E4D8B" w:rsidP="006E4D8B">
+    <w:p w14:paraId="128DF0DA" w14:textId="77777777" w:rsidR="00410068" w:rsidRPr="001D4EB9" w:rsidRDefault="00410068" w:rsidP="00410068">
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="6"/>
           <w:szCs w:val="6"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="9072" w:type="dxa"/>
         <w:tblInd w:w="70" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:insideH w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:insideV w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         </w:tblBorders>
         <w:tblCellMar>
           <w:left w:w="70" w:type="dxa"/>
           <w:right w:w="70" w:type="dxa"/>
         </w:tblCellMar>
         <w:tblLook w:val="0000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:noHBand="0" w:noVBand="0"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="2410"/>
         <w:gridCol w:w="1985"/>
         <w:gridCol w:w="4677"/>
       </w:tblGrid>
-      <w:tr w:rsidR="006E4D8B" w:rsidRPr="004B03E0" w:rsidDel="00531BD3" w14:paraId="3CD53CB6" w14:textId="77777777" w:rsidTr="0097745E">
+      <w:tr w:rsidR="00410068" w:rsidRPr="004B03E0" w:rsidDel="00531BD3" w14:paraId="242CF579" w14:textId="77777777" w:rsidTr="00807498">
         <w:trPr>
           <w:cantSplit/>
           <w:trHeight w:val="277"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4395" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="3F7D2C0E" w14:textId="77777777" w:rsidR="006E4D8B" w:rsidRPr="004B03E0" w:rsidDel="00531BD3" w:rsidRDefault="006E4D8B" w:rsidP="0097745E">
+          <w:p w14:paraId="6A5D9317" w14:textId="77777777" w:rsidR="00410068" w:rsidRPr="004B03E0" w:rsidDel="00531BD3" w:rsidRDefault="00410068" w:rsidP="00807498">
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="004B03E0" w:rsidDel="00531BD3">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>Datum ukončení účasti osoby v projektu</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4677" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="400FE51C" w14:textId="77777777" w:rsidR="006E4D8B" w:rsidRPr="004B03E0" w:rsidDel="00531BD3" w:rsidRDefault="006E4D8B" w:rsidP="0097745E">
+          <w:p w14:paraId="22E0C687" w14:textId="77777777" w:rsidR="00410068" w:rsidRPr="004B03E0" w:rsidDel="00531BD3" w:rsidRDefault="00410068" w:rsidP="00807498">
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="006E4D8B" w:rsidRPr="004B03E0" w:rsidDel="00531BD3" w14:paraId="50846452" w14:textId="77777777" w:rsidTr="0097745E">
+      <w:tr w:rsidR="00410068" w:rsidRPr="004B03E0" w:rsidDel="00531BD3" w14:paraId="15D5D3CD" w14:textId="77777777" w:rsidTr="00807498">
         <w:trPr>
           <w:cantSplit/>
           <w:trHeight w:val="277"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2410" w:type="dxa"/>
             <w:tcBorders>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="5B86EE47" w14:textId="77777777" w:rsidR="006E4D8B" w:rsidRPr="004B03E0" w:rsidDel="00531BD3" w:rsidRDefault="006E4D8B" w:rsidP="0097745E">
+          <w:p w14:paraId="6BD1E0EC" w14:textId="77777777" w:rsidR="00410068" w:rsidRPr="004B03E0" w:rsidDel="00531BD3" w:rsidRDefault="00410068" w:rsidP="00807498">
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:jc w:val="left"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:sz w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="004B03E0" w:rsidDel="00531BD3">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">Podle situace po ukončení účasti </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:br/>
             </w:r>
             <w:r w:rsidRPr="004B03E0" w:rsidDel="00531BD3">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>v projektu</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="627003AA" w14:textId="77777777" w:rsidR="006E4D8B" w:rsidRPr="004B03E0" w:rsidDel="00531BD3" w:rsidRDefault="006E4D8B" w:rsidP="0097745E">
+          <w:p w14:paraId="6DAE9FE3" w14:textId="77777777" w:rsidR="00410068" w:rsidRPr="004B03E0" w:rsidDel="00531BD3" w:rsidRDefault="00410068" w:rsidP="00807498">
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:jc w:val="left"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:i/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>P</w:t>
             </w:r>
             <w:r w:rsidRPr="003716F2">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:i/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t xml:space="preserve">odpořená osoba může </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:i/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>patřit do více vymezených skupin (příp. do žádné).</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6662" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="7E4983D8" w14:textId="77777777" w:rsidR="006E4D8B" w:rsidRPr="00730F81" w:rsidDel="00531BD3" w:rsidRDefault="006E4D8B" w:rsidP="0097745E">
+          <w:p w14:paraId="5F38C5DE" w14:textId="77777777" w:rsidR="00410068" w:rsidRPr="00730F81" w:rsidDel="00531BD3" w:rsidRDefault="00410068" w:rsidP="00807498">
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:jc w:val="left"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="004B03E0" w:rsidDel="00531BD3">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin"/>
             </w:r>
             <w:r w:rsidRPr="004B03E0" w:rsidDel="00531BD3">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:instrText xml:space="preserve"> FORMCHECKBOX </w:instrText>
             </w:r>
             <w:r w:rsidRPr="004B03E0" w:rsidDel="00531BD3">
               <w:rPr>
@@ -4522,51 +4628,51 @@
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>odborné přípravy</w:t>
             </w:r>
             <w:r w:rsidRPr="00730F81">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve"> (v souvislosti se svojí účastí v projektu financovaného z OPZ+)</w:t>
             </w:r>
             <w:r w:rsidRPr="00730F81">
               <w:rPr>
                 <w:rStyle w:val="Znakapoznpodarou"/>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:footnoteReference w:id="13"/>
             </w:r>
           </w:p>
-          <w:p w14:paraId="6553F5AB" w14:textId="77777777" w:rsidR="006E4D8B" w:rsidRPr="00730F81" w:rsidRDefault="006E4D8B" w:rsidP="0097745E">
+          <w:p w14:paraId="200BBFF9" w14:textId="77777777" w:rsidR="00410068" w:rsidRPr="00730F81" w:rsidRDefault="00410068" w:rsidP="00807498">
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:jc w:val="left"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00730F81" w:rsidDel="00531BD3">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin"/>
             </w:r>
             <w:r w:rsidRPr="00730F81" w:rsidDel="00531BD3">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:instrText xml:space="preserve"> FORMCHECKBOX </w:instrText>
             </w:r>
@@ -4703,51 +4809,51 @@
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>a</w:t>
             </w:r>
             <w:r w:rsidRPr="00730F81" w:rsidDel="00531BD3">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve"> kvalifikaci</w:t>
             </w:r>
             <w:r w:rsidRPr="00730F81" w:rsidDel="00531BD3">
               <w:rPr>
                 <w:rStyle w:val="Znakapoznpodarou"/>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:footnoteReference w:id="14"/>
             </w:r>
           </w:p>
-          <w:p w14:paraId="6104993B" w14:textId="77777777" w:rsidR="006E4D8B" w:rsidRPr="00730F81" w:rsidRDefault="006E4D8B" w:rsidP="0097745E">
+          <w:p w14:paraId="7DD083A0" w14:textId="77777777" w:rsidR="00410068" w:rsidRPr="00730F81" w:rsidRDefault="00410068" w:rsidP="00807498">
             <w:pPr>
               <w:keepNext/>
               <w:spacing w:after="0"/>
               <w:jc w:val="left"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00730F81">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val=""/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:checkBox>
                     <w:sizeAuto/>
                     <w:default w:val="0"/>
                   </w:checkBox>
@@ -4781,51 +4887,51 @@
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
             <w:r w:rsidRPr="00730F81">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve"> osoba, u které intervence formou sociální práce naplnila svůj účel</w:t>
             </w:r>
             <w:r w:rsidRPr="00730F81">
               <w:rPr>
                 <w:rStyle w:val="Znakapoznpodarou"/>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:footnoteReference w:id="15"/>
             </w:r>
           </w:p>
-          <w:p w14:paraId="08774CCC" w14:textId="77777777" w:rsidR="006E4D8B" w:rsidRPr="00730F81" w:rsidRDefault="006E4D8B" w:rsidP="0097745E">
+          <w:p w14:paraId="43569EF7" w14:textId="77777777" w:rsidR="00410068" w:rsidRPr="00730F81" w:rsidRDefault="00410068" w:rsidP="00807498">
             <w:pPr>
               <w:keepNext/>
               <w:spacing w:after="0"/>
               <w:jc w:val="left"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00730F81">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val=""/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:checkBox>
                     <w:sizeAuto/>
                     <w:default w:val="0"/>
                   </w:checkBox>
@@ -4891,51 +4997,51 @@
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
             <w:r w:rsidRPr="00730F81">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve"> osoba, která obdržela podporu v oblasti digitálních dovedností</w:t>
             </w:r>
             <w:r w:rsidRPr="00730F81">
               <w:rPr>
                 <w:rStyle w:val="Znakapoznpodarou"/>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:footnoteReference w:id="16"/>
             </w:r>
           </w:p>
-          <w:p w14:paraId="63C9D1D9" w14:textId="77777777" w:rsidR="006E4D8B" w:rsidRPr="004B03E0" w:rsidDel="00531BD3" w:rsidRDefault="006E4D8B" w:rsidP="0097745E">
+          <w:p w14:paraId="6D1D3DB9" w14:textId="77777777" w:rsidR="00410068" w:rsidRPr="004B03E0" w:rsidDel="00531BD3" w:rsidRDefault="00410068" w:rsidP="00807498">
             <w:pPr>
               <w:keepNext/>
               <w:spacing w:after="0"/>
               <w:jc w:val="left"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00730F81">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val=""/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:checkBox>
                     <w:sizeAuto/>
                     <w:default w:val="0"/>
                   </w:checkBox>
                 </w:ffData>
@@ -4994,552 +5100,568 @@
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
             <w:r w:rsidRPr="00730F81">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
             <w:r w:rsidRPr="00730F81">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve"> znevýhodněná osoba, která byla umístěna na pracovním místě podpořeném z projektu</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:p w14:paraId="02098C9D" w14:textId="77777777" w:rsidR="006E4D8B" w:rsidRPr="001D4EB9" w:rsidRDefault="006E4D8B" w:rsidP="006E4D8B">
+    <w:p w14:paraId="472B2109" w14:textId="77777777" w:rsidR="00410068" w:rsidRPr="001D4EB9" w:rsidRDefault="00410068" w:rsidP="00410068">
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="6"/>
           <w:szCs w:val="6"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="436408F3" w14:textId="77777777" w:rsidR="006E4D8B" w:rsidRDefault="006E4D8B" w:rsidP="006E4D8B">
+    <w:p w14:paraId="5C9F2DA2" w14:textId="77777777" w:rsidR="00410068" w:rsidRDefault="00410068" w:rsidP="00410068">
       <w:pPr>
         <w:pStyle w:val="Textpoznpodarou"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblInd w:w="70" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:insideH w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:insideV w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         </w:tblBorders>
         <w:tblCellMar>
           <w:left w:w="70" w:type="dxa"/>
           <w:right w:w="70" w:type="dxa"/>
         </w:tblCellMar>
         <w:tblLook w:val="0000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:noHBand="0" w:noVBand="0"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="4405"/>
         <w:gridCol w:w="854"/>
         <w:gridCol w:w="3733"/>
       </w:tblGrid>
-      <w:tr w:rsidR="006E4D8B" w:rsidRPr="004B03E0" w14:paraId="19756592" w14:textId="77777777" w:rsidTr="0097745E">
+      <w:tr w:rsidR="00410068" w:rsidRPr="004B03E0" w14:paraId="7F54B5E1" w14:textId="77777777" w:rsidTr="00807498">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4446" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:tcMar>
               <w:top w:w="28" w:type="dxa"/>
               <w:bottom w:w="28" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
-          <w:p w14:paraId="6FB828AB" w14:textId="77777777" w:rsidR="006E4D8B" w:rsidRPr="004B03E0" w:rsidRDefault="006E4D8B" w:rsidP="0097745E">
+          <w:p w14:paraId="61A6981C" w14:textId="77777777" w:rsidR="00410068" w:rsidRPr="004B03E0" w:rsidRDefault="00410068" w:rsidP="00807498">
             <w:pPr>
               <w:keepNext/>
               <w:spacing w:after="0"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="004B03E0">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">V </w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="06FD2987" w14:textId="77777777" w:rsidR="006E4D8B" w:rsidRPr="004B03E0" w:rsidRDefault="006E4D8B" w:rsidP="0097745E">
+          <w:p w14:paraId="4F265877" w14:textId="77777777" w:rsidR="00410068" w:rsidRPr="004B03E0" w:rsidRDefault="00410068" w:rsidP="00807498">
             <w:pPr>
               <w:keepNext/>
               <w:spacing w:after="0"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>d</w:t>
             </w:r>
             <w:r w:rsidRPr="004B03E0">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>ne</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="855" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:tcMar>
               <w:top w:w="28" w:type="dxa"/>
               <w:bottom w:w="28" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
-          <w:p w14:paraId="392EC7D5" w14:textId="77777777" w:rsidR="006E4D8B" w:rsidRPr="004B03E0" w:rsidRDefault="006E4D8B" w:rsidP="0097745E">
+          <w:p w14:paraId="0D1CB576" w14:textId="77777777" w:rsidR="00410068" w:rsidRPr="004B03E0" w:rsidRDefault="00410068" w:rsidP="00807498">
             <w:pPr>
               <w:keepNext/>
               <w:spacing w:after="0"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="004B03E0">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>Podpis</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3771" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:tcMar>
               <w:top w:w="28" w:type="dxa"/>
               <w:bottom w:w="28" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
-          <w:p w14:paraId="52B4FB2A" w14:textId="77777777" w:rsidR="006E4D8B" w:rsidRPr="004B03E0" w:rsidRDefault="006E4D8B" w:rsidP="0097745E">
+          <w:p w14:paraId="216A1662" w14:textId="77777777" w:rsidR="00410068" w:rsidRPr="004B03E0" w:rsidRDefault="00410068" w:rsidP="00807498">
             <w:pPr>
               <w:keepNext/>
               <w:spacing w:after="0"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
-          <w:p w14:paraId="04144A5C" w14:textId="77777777" w:rsidR="006E4D8B" w:rsidRPr="004B03E0" w:rsidRDefault="006E4D8B" w:rsidP="0097745E">
+          <w:p w14:paraId="7DE96F03" w14:textId="77777777" w:rsidR="00410068" w:rsidRPr="004B03E0" w:rsidRDefault="00410068" w:rsidP="00807498">
             <w:pPr>
               <w:keepNext/>
               <w:spacing w:after="0"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:p w14:paraId="47C643B7" w14:textId="77777777" w:rsidR="006E4D8B" w:rsidRPr="008C0FE1" w:rsidRDefault="006E4D8B" w:rsidP="006E4D8B">
+    <w:p w14:paraId="6FD2793D" w14:textId="77777777" w:rsidR="00410068" w:rsidRPr="008C0FE1" w:rsidRDefault="00410068" w:rsidP="00410068">
       <w:pPr>
         <w:pStyle w:val="Textpoznpodarou"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblInd w:w="70" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:insideH w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:insideV w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         </w:tblBorders>
         <w:tblCellMar>
           <w:left w:w="70" w:type="dxa"/>
           <w:right w:w="70" w:type="dxa"/>
         </w:tblCellMar>
         <w:tblLook w:val="0000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:noHBand="0" w:noVBand="0"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="8992"/>
       </w:tblGrid>
-      <w:tr w:rsidR="006E4D8B" w:rsidRPr="004B03E0" w14:paraId="2CB5A824" w14:textId="77777777" w:rsidTr="00730F81">
+      <w:tr w:rsidR="00410068" w:rsidRPr="004B03E0" w14:paraId="2F4AF69B" w14:textId="77777777" w:rsidTr="00807498">
         <w:trPr>
           <w:cantSplit/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="8992" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:tcMar>
               <w:top w:w="28" w:type="dxa"/>
               <w:bottom w:w="28" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
-          <w:p w14:paraId="1C20ADBB" w14:textId="77777777" w:rsidR="006E4D8B" w:rsidRPr="00085FA2" w:rsidRDefault="006E4D8B" w:rsidP="0097745E">
+          <w:p w14:paraId="788206C7" w14:textId="77777777" w:rsidR="00410068" w:rsidRPr="00085FA2" w:rsidRDefault="00410068" w:rsidP="00807498">
             <w:pPr>
               <w:keepNext/>
               <w:spacing w:after="0"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:sz w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>Totožnost a kontaktní údaje správce osobních údajů</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="006E4D8B" w:rsidRPr="004B03E0" w14:paraId="492F6714" w14:textId="77777777" w:rsidTr="00730F81">
+      <w:tr w:rsidR="00410068" w:rsidRPr="004B03E0" w14:paraId="0161064D" w14:textId="77777777" w:rsidTr="00807498">
         <w:trPr>
           <w:cantSplit/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="8992" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:tcMar>
               <w:top w:w="28" w:type="dxa"/>
               <w:bottom w:w="28" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
-          <w:p w14:paraId="50003250" w14:textId="77777777" w:rsidR="006E4D8B" w:rsidRPr="007E0E86" w:rsidRDefault="006E4D8B" w:rsidP="0097745E">
+          <w:p w14:paraId="69E36AF4" w14:textId="77777777" w:rsidR="00410068" w:rsidRPr="007E0E86" w:rsidRDefault="00410068" w:rsidP="00807498">
             <w:pPr>
               <w:keepNext/>
               <w:spacing w:after="0"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="007E0E86">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>Ministerstvo práce a sociálních věcí</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="3296FA9C" w14:textId="77777777" w:rsidR="006E4D8B" w:rsidRPr="007E0E86" w:rsidRDefault="006E4D8B" w:rsidP="0097745E">
+          <w:p w14:paraId="548AF9E4" w14:textId="77777777" w:rsidR="00410068" w:rsidRPr="007E0E86" w:rsidRDefault="00410068" w:rsidP="00807498">
             <w:pPr>
               <w:keepNext/>
               <w:spacing w:after="0"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="007E0E86">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>Na Poříčním právu 1/376</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="6518FA74" w14:textId="77777777" w:rsidR="006E4D8B" w:rsidRDefault="006E4D8B" w:rsidP="0097745E">
+          <w:p w14:paraId="72A18534" w14:textId="77777777" w:rsidR="00410068" w:rsidRDefault="00410068" w:rsidP="00807498">
             <w:pPr>
               <w:keepNext/>
               <w:spacing w:after="0"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="007E0E86">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>128 01 Praha 2</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="0A4D0E6F" w14:textId="77777777" w:rsidR="006E4D8B" w:rsidRPr="007E0E86" w:rsidRDefault="006E4D8B" w:rsidP="0097745E">
+          <w:p w14:paraId="398012E1" w14:textId="77777777" w:rsidR="00410068" w:rsidRPr="007E0E86" w:rsidRDefault="00410068" w:rsidP="00807498">
             <w:pPr>
               <w:keepNext/>
               <w:spacing w:after="0"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="007E0E86">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>Datová schránka:</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r w:rsidRPr="007E0E86">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>sc9aavg</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="006E4D8B" w:rsidRPr="004B03E0" w14:paraId="1A457AB9" w14:textId="77777777" w:rsidTr="00730F81">
+      <w:tr w:rsidR="00410068" w:rsidRPr="004B03E0" w14:paraId="3DBDFF21" w14:textId="77777777" w:rsidTr="00807498">
         <w:trPr>
           <w:cantSplit/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="8992" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:tcMar>
               <w:top w:w="28" w:type="dxa"/>
               <w:bottom w:w="28" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
-          <w:p w14:paraId="3A92514B" w14:textId="77777777" w:rsidR="006E4D8B" w:rsidRPr="00085FA2" w:rsidRDefault="006E4D8B" w:rsidP="0097745E">
+          <w:p w14:paraId="023B732C" w14:textId="77777777" w:rsidR="00410068" w:rsidRPr="00085FA2" w:rsidRDefault="00410068" w:rsidP="00807498">
             <w:pPr>
               <w:keepNext/>
               <w:spacing w:after="0"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:sz w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>Kontaktní údaje pověřence pro ochranu osobních údajů</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="006E4D8B" w:rsidRPr="004B03E0" w14:paraId="6AF5CBD0" w14:textId="77777777" w:rsidTr="00730F81">
+      <w:tr w:rsidR="00410068" w:rsidRPr="004B03E0" w14:paraId="167E96EB" w14:textId="77777777" w:rsidTr="00807498">
         <w:trPr>
           <w:cantSplit/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="8992" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:tcMar>
               <w:top w:w="28" w:type="dxa"/>
               <w:bottom w:w="28" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
-          <w:p w14:paraId="7681C1D4" w14:textId="3378FC54" w:rsidR="006E4D8B" w:rsidRPr="007E0E86" w:rsidRDefault="006E4D8B" w:rsidP="0097745E">
+          <w:p w14:paraId="3CF17768" w14:textId="0C8E3A33" w:rsidR="00410068" w:rsidRPr="007E0E86" w:rsidRDefault="00410068" w:rsidP="00807498">
             <w:pPr>
               <w:keepNext/>
               <w:spacing w:after="0"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="007E0E86">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>Kontaktní údaje pověřence jsou uveřejněny na webových stránkách:</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
-            <w:hyperlink r:id="rId7" w:history="1">
-              <w:r w:rsidR="00730F81" w:rsidRPr="002A22AF">
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r w:rsidRPr="002A22AF">
                 <w:rPr>
                   <w:rStyle w:val="Hypertextovodkaz"/>
                   <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                   <w:sz w:val="20"/>
                 </w:rPr>
-                <w:t>https://www.mpsv.cz/web/cz/informace-o-zpracovani-osobnich-udaju-gdpr-</w:t>
+                <w:t>https://www.mpsv.</w:t>
+              </w:r>
+              <w:r w:rsidR="003A24CE">
+                <w:rPr>
+                  <w:rStyle w:val="Hypertextovodkaz"/>
+                  <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                  <w:sz w:val="20"/>
+                </w:rPr>
+                <w:t>gov.</w:t>
+              </w:r>
+              <w:r w:rsidRPr="002A22AF">
+                <w:rPr>
+                  <w:rStyle w:val="Hypertextovodkaz"/>
+                  <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                  <w:sz w:val="20"/>
+                </w:rPr>
+                <w:t>cz/web/cz/informace-o-zpracovani-osobnich-udaju-gdpr-</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r w:rsidR="00730F81">
+            <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">. </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="006E4D8B" w:rsidRPr="004B03E0" w14:paraId="6C70D59B" w14:textId="77777777" w:rsidTr="00730F81">
+      <w:tr w:rsidR="00410068" w:rsidRPr="004B03E0" w14:paraId="208A1D79" w14:textId="77777777" w:rsidTr="00807498">
         <w:trPr>
           <w:cantSplit/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="8992" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:tcMar>
               <w:top w:w="28" w:type="dxa"/>
               <w:bottom w:w="28" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
-          <w:p w14:paraId="7298D6AE" w14:textId="77777777" w:rsidR="006E4D8B" w:rsidRPr="00085FA2" w:rsidRDefault="006E4D8B" w:rsidP="0097745E">
+          <w:p w14:paraId="11706973" w14:textId="77777777" w:rsidR="00410068" w:rsidRPr="00085FA2" w:rsidRDefault="00410068" w:rsidP="00807498">
             <w:pPr>
               <w:keepNext/>
               <w:spacing w:after="0"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:sz w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00085FA2">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>Účel zpracování osobních údajů</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="006E4D8B" w:rsidRPr="00085FA2" w14:paraId="348444ED" w14:textId="77777777" w:rsidTr="00730F81">
+      <w:tr w:rsidR="00410068" w:rsidRPr="00085FA2" w14:paraId="30865176" w14:textId="77777777" w:rsidTr="00807498">
         <w:trPr>
           <w:cantSplit/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="8992" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:tcMar>
               <w:top w:w="28" w:type="dxa"/>
               <w:bottom w:w="28" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
-          <w:p w14:paraId="3FBF9A03" w14:textId="77777777" w:rsidR="006E4D8B" w:rsidRPr="00085FA2" w:rsidRDefault="006E4D8B" w:rsidP="0097745E">
+          <w:p w14:paraId="6D996360" w14:textId="77777777" w:rsidR="00410068" w:rsidRPr="00085FA2" w:rsidRDefault="00410068" w:rsidP="00807498">
             <w:pPr>
               <w:keepNext/>
               <w:spacing w:after="0"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00085FA2">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">V souladu s </w:t>
             </w:r>
             <w:r w:rsidRPr="00122505">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">čl. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
@@ -5606,123 +5728,123 @@
             <w:r w:rsidRPr="00085FA2">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">. Údaje z tohoto formuláře budou použity pro přípravu zpráv o realizaci projektu. Tento formulář může být kontrolován pracovníky implementační struktury </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">uvedeného programu </w:t>
             </w:r>
             <w:r w:rsidRPr="00085FA2">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>nebo osobami pověřenými k provedení kontroly při zachování mlčenlivosti o všech kontrolovaných údajích.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:p w14:paraId="655AB9EB" w14:textId="77777777" w:rsidR="00730F81" w:rsidRDefault="00730F81">
+    <w:p w14:paraId="2BEFF1D0" w14:textId="77777777" w:rsidR="00410068" w:rsidRDefault="00410068" w:rsidP="00410068">
       <w:r>
         <w:br w:type="page"/>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblInd w:w="70" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:insideH w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:insideV w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         </w:tblBorders>
         <w:tblCellMar>
           <w:left w:w="70" w:type="dxa"/>
           <w:right w:w="70" w:type="dxa"/>
         </w:tblCellMar>
         <w:tblLook w:val="0000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:noHBand="0" w:noVBand="0"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="8992"/>
       </w:tblGrid>
-      <w:tr w:rsidR="006E4D8B" w:rsidRPr="004B03E0" w14:paraId="43B2C2FF" w14:textId="77777777" w:rsidTr="00730F81">
+      <w:tr w:rsidR="00410068" w:rsidRPr="004B03E0" w14:paraId="726096AB" w14:textId="77777777" w:rsidTr="00807498">
         <w:trPr>
           <w:cantSplit/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="8992" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:tcMar>
               <w:top w:w="28" w:type="dxa"/>
               <w:bottom w:w="28" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
-          <w:p w14:paraId="5154F7C9" w14:textId="338DE36E" w:rsidR="006E4D8B" w:rsidRPr="00085FA2" w:rsidRDefault="006E4D8B" w:rsidP="0097745E">
+          <w:p w14:paraId="2F1C7927" w14:textId="77777777" w:rsidR="00410068" w:rsidRPr="00085FA2" w:rsidRDefault="00410068" w:rsidP="00807498">
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:sz w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:lastRenderedPageBreak/>
               <w:t>Právní základ pro zpracování osobních údajů</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="006E4D8B" w:rsidRPr="004B03E0" w14:paraId="6DB9E7DA" w14:textId="77777777" w:rsidTr="00730F81">
+      <w:tr w:rsidR="00410068" w:rsidRPr="004B03E0" w14:paraId="0433C284" w14:textId="77777777" w:rsidTr="00807498">
         <w:trPr>
           <w:cantSplit/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="8992" w:type="dxa"/>
             <w:tcMar>
               <w:top w:w="28" w:type="dxa"/>
               <w:bottom w:w="28" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
-          <w:p w14:paraId="3BEF7678" w14:textId="77777777" w:rsidR="006E4D8B" w:rsidRDefault="006E4D8B" w:rsidP="0097745E">
+          <w:p w14:paraId="7E812597" w14:textId="77777777" w:rsidR="00410068" w:rsidRDefault="00410068" w:rsidP="00807498">
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">Ministerstvo práce a sociálních věcí je </w:t>
             </w:r>
             <w:r w:rsidRPr="00C46469">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>jakožto správc</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
@@ -5778,51 +5900,51 @@
               </w:rPr>
               <w:t xml:space="preserve">nařízení Evropského </w:t>
             </w:r>
             <w:r w:rsidRPr="00A85B65">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>parlamentu a Rady (EU) č. 2021/1057 ze dne 24. června 2021, kterým se zřizuje Evropský sociální fond plus (ESF+) a zrušuje nařízení (EU) 1296/2013 (zejména jeho příloh</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>a</w:t>
             </w:r>
             <w:r w:rsidRPr="00A85B65">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve"> I).</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="6CA0BE85" w14:textId="77777777" w:rsidR="006E4D8B" w:rsidRPr="004B03E0" w:rsidRDefault="006E4D8B" w:rsidP="0097745E">
+          <w:p w14:paraId="3B8BFB48" w14:textId="77777777" w:rsidR="00410068" w:rsidRPr="004B03E0" w:rsidRDefault="00410068" w:rsidP="00807498">
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">Realizátor projektu podpořeného z </w:t>
             </w:r>
             <w:r w:rsidRPr="00C46469">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">Operačního programu </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
@@ -5866,149 +5988,149 @@
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve"> (tj. Ministerstvem práce a sociálních věcí) v souladu s </w:t>
             </w:r>
             <w:r w:rsidRPr="00122505">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>čl. 28 Obecného nařízení o ochraně osobních údajů</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="006E4D8B" w:rsidRPr="00D35606" w14:paraId="02209299" w14:textId="77777777" w:rsidTr="00730F81">
+      <w:tr w:rsidR="00410068" w:rsidRPr="00D35606" w14:paraId="08097A26" w14:textId="77777777" w:rsidTr="00807498">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="8992" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:tcMar>
               <w:top w:w="28" w:type="dxa"/>
               <w:bottom w:w="28" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
-          <w:p w14:paraId="100099FF" w14:textId="77777777" w:rsidR="006E4D8B" w:rsidRPr="00D35606" w:rsidRDefault="006E4D8B" w:rsidP="0097745E">
+          <w:p w14:paraId="50B9EEC2" w14:textId="77777777" w:rsidR="00410068" w:rsidRPr="00D35606" w:rsidRDefault="00410068" w:rsidP="00807498">
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:sz w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00D35606">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>Doba uchovávání osobních údajů</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="006E4D8B" w:rsidRPr="00905458" w14:paraId="66574F37" w14:textId="77777777" w:rsidTr="00730F81">
+      <w:tr w:rsidR="00410068" w:rsidRPr="00905458" w14:paraId="7DAF14B3" w14:textId="77777777" w:rsidTr="00807498">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="8992" w:type="dxa"/>
             <w:tcMar>
               <w:top w:w="28" w:type="dxa"/>
               <w:bottom w:w="28" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
-          <w:p w14:paraId="36A4AB95" w14:textId="77777777" w:rsidR="006E4D8B" w:rsidRPr="00905458" w:rsidRDefault="006E4D8B" w:rsidP="0097745E">
+          <w:p w14:paraId="6E9FA5F8" w14:textId="77777777" w:rsidR="00410068" w:rsidRPr="00905458" w:rsidRDefault="00410068" w:rsidP="00807498">
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">V tomto formuláři uvedené osobní údaje jsou/budou uchovávány pro účely jejich zpracování v souladu s čl. 5 odst. 1 písm. e) </w:t>
             </w:r>
             <w:r w:rsidRPr="00122505">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>Obecného nařízení o ochraně osobních údajů</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">, </w:t>
             </w:r>
             <w:r w:rsidRPr="00F65CAF">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>po dobu deseti let od ukončení realizace projektu</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="006E4D8B" w:rsidRPr="00D35606" w14:paraId="58EDF49C" w14:textId="77777777" w:rsidTr="00730F81">
+      <w:tr w:rsidR="00410068" w:rsidRPr="00D35606" w14:paraId="3CFA911D" w14:textId="77777777" w:rsidTr="00807498">
         <w:trPr>
           <w:cantSplit/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="8992" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:tcMar>
               <w:top w:w="28" w:type="dxa"/>
               <w:bottom w:w="28" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
-          <w:p w14:paraId="3E86EAE4" w14:textId="77777777" w:rsidR="006E4D8B" w:rsidRPr="00D35606" w:rsidRDefault="006E4D8B" w:rsidP="0097745E">
+          <w:p w14:paraId="40BA0FBD" w14:textId="77777777" w:rsidR="00410068" w:rsidRPr="00D35606" w:rsidRDefault="00410068" w:rsidP="00807498">
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:sz w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00D35606">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>Poučení o právech podle</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r w:rsidRPr="00122505">
@@ -6032,108 +6154,108 @@
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve"> Obecného nařízení o</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
             <w:r w:rsidRPr="00122505">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>ochraně osobních údajů</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="006E4D8B" w:rsidRPr="004B03E0" w14:paraId="04D3679F" w14:textId="77777777" w:rsidTr="00730F81">
+      <w:tr w:rsidR="00410068" w:rsidRPr="004B03E0" w14:paraId="5320CE5E" w14:textId="77777777" w:rsidTr="00807498">
         <w:trPr>
           <w:cantSplit/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="8992" w:type="dxa"/>
             <w:tcMar>
               <w:top w:w="28" w:type="dxa"/>
               <w:bottom w:w="28" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
-          <w:p w14:paraId="3BCDDEF6" w14:textId="77777777" w:rsidR="006E4D8B" w:rsidRPr="00730F81" w:rsidRDefault="006E4D8B" w:rsidP="0097745E">
+          <w:p w14:paraId="739DDC00" w14:textId="77777777" w:rsidR="00410068" w:rsidRPr="00730F81" w:rsidRDefault="00410068" w:rsidP="00807498">
             <w:pPr>
               <w:keepNext/>
               <w:spacing w:after="0"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00730F81">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>Podpořená osoba má právo</w:t>
             </w:r>
             <w:r w:rsidRPr="00730F81">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve"> požadovat přístup ke svým osobním údajům (tedy informaci, jaké osobní údaje jsou zpracovávány), a vydání kopie zpracovávaných osobních údajů. </w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="63EF587C" w14:textId="77777777" w:rsidR="006E4D8B" w:rsidRPr="00730F81" w:rsidRDefault="006E4D8B" w:rsidP="0097745E">
+          <w:p w14:paraId="0A0DDD5F" w14:textId="77777777" w:rsidR="00410068" w:rsidRPr="00730F81" w:rsidRDefault="00410068" w:rsidP="00807498">
             <w:pPr>
               <w:keepNext/>
               <w:spacing w:after="0"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00730F81">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">Podpořená osoba má právo na to, aby správce bez zbytečného odkladu opravil nepřesné osobní údaje, které se ho týkají, nebo doplnil neúplné osobní údaje.  </w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="70227412" w14:textId="77777777" w:rsidR="006E4D8B" w:rsidRPr="00720299" w:rsidRDefault="006E4D8B" w:rsidP="0097745E">
+          <w:p w14:paraId="50F2323E" w14:textId="77777777" w:rsidR="00410068" w:rsidRPr="00720299" w:rsidRDefault="00410068" w:rsidP="00807498">
             <w:pPr>
               <w:keepNext/>
               <w:spacing w:after="0"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00730F81">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>V případě, že se podpořená osoba domnívá,</w:t>
             </w:r>
             <w:r w:rsidRPr="004B03E0">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve"> že</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
@@ -6148,210 +6270,210 @@
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>realizátorem projektu</w:t>
             </w:r>
             <w:r w:rsidRPr="004B03E0">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">a/nebo správcem nepřesné, má právo na omezení zpracování do doby ověření přesnosti osobních údajů. </w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="74CBCD5F" w14:textId="77777777" w:rsidR="006E4D8B" w:rsidRDefault="006E4D8B" w:rsidP="0097745E">
+          <w:p w14:paraId="767E5F38" w14:textId="2B3DE760" w:rsidR="00410068" w:rsidRDefault="00410068" w:rsidP="00807498">
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">Žádost o přístup ke svým osobním údajům a žádost o opravu zpracovávaných osobních údajů lze podat v elektronické formě a zaslat na adresu: </w:t>
             </w:r>
-            <w:hyperlink r:id="rId8" w:history="1">
-              <w:r w:rsidRPr="00453FF4">
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r w:rsidR="003A24CE" w:rsidRPr="003A24CE">
                 <w:rPr>
                   <w:rStyle w:val="Hypertextovodkaz"/>
                   <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                   <w:sz w:val="20"/>
                 </w:rPr>
-                <w:t>esf@mpsv.cz</w:t>
+                <w:t>esf@mpsv.gov.cz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">. </w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="1CD0798A" w14:textId="43CF126E" w:rsidR="006E4D8B" w:rsidRPr="004B03E0" w:rsidRDefault="006E4D8B" w:rsidP="00730F81">
+          <w:p w14:paraId="6917DA5B" w14:textId="77777777" w:rsidR="00410068" w:rsidRPr="004B03E0" w:rsidRDefault="00410068" w:rsidP="00807498">
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">Pokud se podpořená osoba domnívá, že zpracováním jejích osobních údajů bylo porušeno Obecné nařízení o ochraně </w:t>
             </w:r>
             <w:r w:rsidRPr="00730F81">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>osobních údajů,</w:t>
             </w:r>
             <w:r w:rsidRPr="00730F81">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="19"/>
                 <w:szCs w:val="19"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r w:rsidRPr="00730F81">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">má právo </w:t>
             </w:r>
             <w:r w:rsidRPr="00730F81">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>podat stížnost u Úřadu pro ochranu osobních údajů.</w:t>
             </w:r>
-            <w:r w:rsidR="00730F81">
+            <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r w:rsidRPr="00730F81">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>Neposkytnutí osobních údajů může mít za následek nepodpoření v rámci projektu</w:t>
             </w:r>
             <w:r w:rsidRPr="00730F81">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="006E4D8B" w:rsidRPr="00D35606" w14:paraId="19889E8B" w14:textId="77777777" w:rsidTr="00730F81">
+      <w:tr w:rsidR="00410068" w:rsidRPr="00D35606" w14:paraId="22BD678A" w14:textId="77777777" w:rsidTr="00807498">
         <w:trPr>
           <w:cantSplit/>
           <w:trHeight w:val="278"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="8992" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="3D3AF2FD" w14:textId="77777777" w:rsidR="006E4D8B" w:rsidRPr="00843CBF" w:rsidRDefault="006E4D8B" w:rsidP="0097745E">
+          <w:p w14:paraId="2C99C8E9" w14:textId="77777777" w:rsidR="00410068" w:rsidRPr="00843CBF" w:rsidRDefault="00410068" w:rsidP="00807498">
             <w:pPr>
               <w:keepNext/>
               <w:spacing w:after="0"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:sz w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>Využití informačních systémů MPSV a ČSSZ</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="006E4D8B" w:rsidRPr="00D35606" w14:paraId="3AD5C0D2" w14:textId="77777777" w:rsidTr="00730F81">
+      <w:tr w:rsidR="00410068" w:rsidRPr="00D35606" w14:paraId="6402F973" w14:textId="77777777" w:rsidTr="00807498">
         <w:trPr>
           <w:cantSplit/>
           <w:trHeight w:val="278"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="8992" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="2936EAAD" w14:textId="77777777" w:rsidR="006E4D8B" w:rsidRPr="00D35606" w:rsidRDefault="006E4D8B" w:rsidP="0097745E">
+          <w:p w14:paraId="5739EB41" w14:textId="77777777" w:rsidR="00410068" w:rsidRPr="00D35606" w:rsidRDefault="00410068" w:rsidP="00807498">
             <w:pPr>
               <w:keepNext/>
               <w:spacing w:after="0"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">Kromě v tomto formuláři uvedených osobních údajů mohou být v souvislosti s realizací projektu podpořeného z Operačního programu Zaměstnanost plus </w:t>
             </w:r>
             <w:r w:rsidRPr="00D35606">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">Ministerstvem práce a sociálních věcí nebo osobami </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
@@ -6460,94 +6582,95 @@
             <w:r w:rsidRPr="00D35606">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>podpořená osoba oso</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>bou samostatně výdělečně činnou</w:t>
             </w:r>
             <w:r w:rsidRPr="00D35606">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:p w14:paraId="35530731" w14:textId="77777777" w:rsidR="006E4D8B" w:rsidRDefault="006E4D8B" w:rsidP="006E4D8B">
+    <w:p w14:paraId="61288CA3" w14:textId="77777777" w:rsidR="00410068" w:rsidRDefault="00410068" w:rsidP="00410068">
       <w:pPr>
         <w:spacing w:after="0"/>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="5973D423" w14:textId="03B4F7BE" w:rsidR="00C64D81" w:rsidRDefault="00C64D81" w:rsidP="006E4D8B">
+    <w:p w14:paraId="6BA83D93" w14:textId="77777777" w:rsidR="00410068" w:rsidRDefault="00410068" w:rsidP="00410068">
       <w:pPr>
         <w:rPr>
           <w:b/>
           <w:caps/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:sectPr w:rsidR="00C64D81" w:rsidSect="00C64D81">
-[...3 lines deleted...]
-      <w:footerReference w:type="first" r:id="rId12"/>
+    <w:p w14:paraId="0C40FBE3" w14:textId="77777777" w:rsidR="00410068" w:rsidRPr="00410068" w:rsidRDefault="00410068" w:rsidP="00410068"/>
+    <w:sectPr w:rsidR="00410068" w:rsidRPr="00410068" w:rsidSect="00C64D81">
+      <w:headerReference w:type="default" r:id="rId10"/>
+      <w:footerReference w:type="default" r:id="rId11"/>
+      <w:headerReference w:type="first" r:id="rId12"/>
+      <w:footerReference w:type="first" r:id="rId13"/>
       <w:pgSz w:w="11906" w:h="16838"/>
       <w:pgMar w:top="1417" w:right="1417" w:bottom="1417" w:left="1417" w:header="708" w:footer="487" w:gutter="0"/>
       <w:cols w:space="708"/>
       <w:titlePg/>
       <w:docGrid w:linePitch="360"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:endnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="36E9B50D" w14:textId="77777777" w:rsidR="00735FAD" w:rsidRDefault="00735FAD" w:rsidP="00C64D81">
+    <w:p w14:paraId="1EDFD51A" w14:textId="77777777" w:rsidR="00C64D81" w:rsidRDefault="00C64D81" w:rsidP="00C64D81">
       <w:pPr>
         <w:spacing w:after="0"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="55B3D5EE" w14:textId="77777777" w:rsidR="00735FAD" w:rsidRDefault="00735FAD" w:rsidP="00C64D81">
+    <w:p w14:paraId="42E3EB71" w14:textId="77777777" w:rsidR="00C64D81" w:rsidRDefault="00C64D81" w:rsidP="00C64D81">
       <w:pPr>
         <w:spacing w:after="0"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:endnote>
 </w:endnotes>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:font w:name="Symbol">
     <w:panose1 w:val="05050102010706020507"/>
     <w:charset w:val="02"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri">
     <w:panose1 w:val="020F0502020204030204"/>
     <w:charset w:val="EE"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
@@ -6592,110 +6715,110 @@
 </file>
 
 <file path=word/footer1.xml><?xml version="1.0" encoding="utf-8"?>
 <w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:tbl>
     <w:tblPr>
       <w:tblW w:w="5000" w:type="pct"/>
       <w:tblCellMar>
         <w:left w:w="0" w:type="dxa"/>
         <w:right w:w="0" w:type="dxa"/>
       </w:tblCellMar>
       <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
     </w:tblPr>
     <w:tblGrid>
       <w:gridCol w:w="3024"/>
       <w:gridCol w:w="3025"/>
       <w:gridCol w:w="3023"/>
     </w:tblGrid>
     <w:tr w:rsidR="00C64D81" w:rsidRPr="00C64D81" w14:paraId="6E3FB89B" w14:textId="77777777" w:rsidTr="007D514F">
       <w:tc>
         <w:tcPr>
           <w:tcW w:w="1667" w:type="pct"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vAlign w:val="center"/>
         </w:tcPr>
-        <w:p w14:paraId="5A1F2EF2" w14:textId="1DB11789" w:rsidR="00C64D81" w:rsidRPr="00C64D81" w:rsidRDefault="00C64D81" w:rsidP="00C64D81">
+        <w:p w14:paraId="5A1F2EF2" w14:textId="5091FE7A" w:rsidR="00C64D81" w:rsidRPr="00C64D81" w:rsidRDefault="00C64D81" w:rsidP="00C64D81">
           <w:pPr>
             <w:spacing w:before="60" w:after="60"/>
             <w:ind w:right="57"/>
             <w:jc w:val="left"/>
             <w:rPr>
               <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               <w:color w:val="080808"/>
               <w:sz w:val="20"/>
             </w:rPr>
           </w:pPr>
           <w:r>
             <w:rPr>
               <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               <w:color w:val="080808"/>
               <w:sz w:val="20"/>
             </w:rPr>
             <w:t>V</w:t>
           </w:r>
           <w:r w:rsidRPr="00C64D81">
             <w:rPr>
               <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               <w:color w:val="080808"/>
               <w:sz w:val="20"/>
             </w:rPr>
             <w:t xml:space="preserve">zor účinný od 1. </w:t>
           </w:r>
-          <w:r w:rsidR="006E4D8B">
+          <w:r w:rsidR="00C54648">
             <w:rPr>
               <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               <w:color w:val="080808"/>
               <w:sz w:val="20"/>
             </w:rPr>
-            <w:t>11</w:t>
+            <w:t>4</w:t>
           </w:r>
           <w:r w:rsidRPr="00C64D81">
             <w:rPr>
               <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               <w:color w:val="080808"/>
               <w:sz w:val="20"/>
             </w:rPr>
-            <w:t>. 202</w:t>
+            <w:t xml:space="preserve">. </w:t>
           </w:r>
-          <w:r>
+          <w:r w:rsidR="00C54648">
             <w:rPr>
               <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               <w:color w:val="080808"/>
               <w:sz w:val="20"/>
             </w:rPr>
-            <w:t>5</w:t>
+            <w:t xml:space="preserve">2026  </w:t>
           </w:r>
         </w:p>
       </w:tc>
       <w:tc>
         <w:tcPr>
           <w:tcW w:w="1667" w:type="pct"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vAlign w:val="center"/>
         </w:tcPr>
-        <w:p w14:paraId="7958F073" w14:textId="77777777" w:rsidR="00C64D81" w:rsidRPr="00C64D81" w:rsidRDefault="00C64D81" w:rsidP="00C64D81">
+        <w:p w14:paraId="7958F073" w14:textId="7B57540C" w:rsidR="00C64D81" w:rsidRPr="00C64D81" w:rsidRDefault="00C64D81" w:rsidP="00C64D81">
           <w:pPr>
             <w:spacing w:before="60" w:after="60"/>
             <w:ind w:left="57" w:right="57"/>
             <w:jc w:val="center"/>
             <w:rPr>
               <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               <w:color w:val="080808"/>
               <w:sz w:val="20"/>
             </w:rPr>
           </w:pPr>
         </w:p>
       </w:tc>
       <w:tc>
         <w:tcPr>
           <w:tcW w:w="1666" w:type="pct"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vAlign w:val="center"/>
         </w:tcPr>
         <w:p w14:paraId="640D5340" w14:textId="77777777" w:rsidR="00C64D81" w:rsidRPr="00C64D81" w:rsidRDefault="00C64D81" w:rsidP="00C64D81">
           <w:pPr>
             <w:spacing w:before="60" w:after="60"/>
             <w:ind w:left="57" w:right="57"/>
             <w:jc w:val="right"/>
             <w:rPr>
               <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
@@ -6815,102 +6938,102 @@
 </file>
 
 <file path=word/footer2.xml><?xml version="1.0" encoding="utf-8"?>
 <w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:tbl>
     <w:tblPr>
       <w:tblW w:w="5000" w:type="pct"/>
       <w:tblCellMar>
         <w:left w:w="0" w:type="dxa"/>
         <w:right w:w="0" w:type="dxa"/>
       </w:tblCellMar>
       <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
     </w:tblPr>
     <w:tblGrid>
       <w:gridCol w:w="3024"/>
       <w:gridCol w:w="3025"/>
       <w:gridCol w:w="3023"/>
     </w:tblGrid>
     <w:tr w:rsidR="00C64D81" w:rsidRPr="00C64D81" w14:paraId="165C25B4" w14:textId="77777777" w:rsidTr="007D514F">
       <w:tc>
         <w:tcPr>
           <w:tcW w:w="1667" w:type="pct"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vAlign w:val="center"/>
         </w:tcPr>
-        <w:p w14:paraId="7E84EA58" w14:textId="1F577EA8" w:rsidR="00C64D81" w:rsidRPr="00C64D81" w:rsidRDefault="00C64D81" w:rsidP="00C64D81">
+        <w:p w14:paraId="7E84EA58" w14:textId="54B2064C" w:rsidR="00C64D81" w:rsidRPr="00C64D81" w:rsidRDefault="00C64D81" w:rsidP="00C64D81">
           <w:pPr>
             <w:spacing w:before="60" w:after="60"/>
             <w:ind w:right="57"/>
             <w:jc w:val="left"/>
             <w:rPr>
               <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               <w:color w:val="080808"/>
               <w:sz w:val="20"/>
             </w:rPr>
           </w:pPr>
           <w:r w:rsidRPr="00C64D81">
             <w:rPr>
               <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               <w:color w:val="080808"/>
               <w:sz w:val="20"/>
             </w:rPr>
             <w:t xml:space="preserve">Vzor účinný od 1. </w:t>
           </w:r>
-          <w:r w:rsidR="006E4D8B">
+          <w:r w:rsidR="00C54648">
             <w:rPr>
               <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               <w:color w:val="080808"/>
               <w:sz w:val="20"/>
             </w:rPr>
-            <w:t>11</w:t>
+            <w:t>4</w:t>
           </w:r>
           <w:r w:rsidRPr="00C64D81">
             <w:rPr>
               <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               <w:color w:val="080808"/>
               <w:sz w:val="20"/>
             </w:rPr>
-            <w:t>. 202</w:t>
+            <w:t xml:space="preserve">. </w:t>
           </w:r>
-          <w:r>
+          <w:r w:rsidR="00C54648">
             <w:rPr>
               <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               <w:color w:val="080808"/>
               <w:sz w:val="20"/>
             </w:rPr>
-            <w:t>5</w:t>
+            <w:t>2026</w:t>
           </w:r>
         </w:p>
       </w:tc>
       <w:tc>
         <w:tcPr>
           <w:tcW w:w="1667" w:type="pct"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vAlign w:val="center"/>
         </w:tcPr>
-        <w:p w14:paraId="4C1F3A1D" w14:textId="77777777" w:rsidR="00C64D81" w:rsidRPr="00C64D81" w:rsidRDefault="00C64D81" w:rsidP="00C64D81">
+        <w:p w14:paraId="4C1F3A1D" w14:textId="08464A90" w:rsidR="00C64D81" w:rsidRPr="00C64D81" w:rsidRDefault="00C64D81" w:rsidP="00C64D81">
           <w:pPr>
             <w:spacing w:before="60" w:after="60"/>
             <w:ind w:left="57" w:right="57"/>
             <w:jc w:val="center"/>
             <w:rPr>
               <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               <w:color w:val="080808"/>
               <w:sz w:val="20"/>
             </w:rPr>
           </w:pPr>
         </w:p>
       </w:tc>
       <w:tc>
         <w:tcPr>
           <w:tcW w:w="1666" w:type="pct"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vAlign w:val="center"/>
         </w:tcPr>
         <w:p w14:paraId="65054605" w14:textId="77777777" w:rsidR="00C64D81" w:rsidRPr="00C64D81" w:rsidRDefault="00C64D81" w:rsidP="00C64D81">
           <w:pPr>
             <w:spacing w:before="60" w:after="60"/>
             <w:ind w:left="57" w:right="57"/>
             <w:jc w:val="right"/>
             <w:rPr>
               <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
@@ -7010,558 +7133,558 @@
           </w:r>
           <w:r w:rsidRPr="00C64D81">
             <w:rPr>
               <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               <w:noProof/>
               <w:color w:val="080808"/>
               <w:sz w:val="20"/>
             </w:rPr>
             <w:fldChar w:fldCharType="end"/>
           </w:r>
         </w:p>
       </w:tc>
     </w:tr>
   </w:tbl>
   <w:p w14:paraId="1D124D7D" w14:textId="77777777" w:rsidR="00C64D81" w:rsidRDefault="00C64D81">
     <w:pPr>
       <w:pStyle w:val="Zpat"/>
     </w:pPr>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:footnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="4A0A261E" w14:textId="77777777" w:rsidR="00735FAD" w:rsidRDefault="00735FAD" w:rsidP="00C64D81">
+    <w:p w14:paraId="5892A99E" w14:textId="77777777" w:rsidR="00C64D81" w:rsidRDefault="00C64D81" w:rsidP="00C64D81">
       <w:pPr>
         <w:spacing w:after="0"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="7C416133" w14:textId="77777777" w:rsidR="00735FAD" w:rsidRDefault="00735FAD" w:rsidP="00C64D81">
+    <w:p w14:paraId="62BE2C83" w14:textId="77777777" w:rsidR="00C64D81" w:rsidRDefault="00C64D81" w:rsidP="00C64D81">
       <w:pPr>
         <w:spacing w:after="0"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:id="1">
-    <w:p w14:paraId="4FE6C1BF" w14:textId="77777777" w:rsidR="006E4D8B" w:rsidRPr="006E4D8B" w:rsidRDefault="006E4D8B" w:rsidP="006E4D8B">
+    <w:p w14:paraId="304F33FA" w14:textId="77777777" w:rsidR="00410068" w:rsidRPr="006E4D8B" w:rsidRDefault="00410068" w:rsidP="00410068">
       <w:pPr>
         <w:pStyle w:val="Textpoznpodarou"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:szCs w:val="18"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="006E4D8B">
         <w:rPr>
           <w:rStyle w:val="Znakapoznpodarou"/>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:footnoteRef/>
       </w:r>
       <w:r w:rsidRPr="006E4D8B">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t xml:space="preserve"> Osoba je považovaná za neaktivní, když není zaměstnaná (včetně OSVČ), ani registrovaná na Úřadu práce ČR (jako uchazeč o zaměstnání).</w:t>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:id="2">
-    <w:p w14:paraId="62A3A0A4" w14:textId="77777777" w:rsidR="006E4D8B" w:rsidRPr="006E4D8B" w:rsidRDefault="006E4D8B" w:rsidP="006E4D8B">
+    <w:p w14:paraId="6989D629" w14:textId="77777777" w:rsidR="00410068" w:rsidRPr="006E4D8B" w:rsidRDefault="00410068" w:rsidP="00410068">
       <w:pPr>
         <w:pStyle w:val="Textpoznpodarou"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:szCs w:val="18"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="006E4D8B">
         <w:rPr>
           <w:rStyle w:val="Znakapoznpodarou"/>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:footnoteRef/>
       </w:r>
       <w:r w:rsidRPr="006E4D8B">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t xml:space="preserve"> Osoby s nedokončeným 1. stupněm základní školy (ISCED 0). Tyto osoby jsou v případě členění podle typu znevýhodnění považovány za „osoby s jiným znevýhodněním“.</w:t>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:id="3">
-    <w:p w14:paraId="3A568EC4" w14:textId="77777777" w:rsidR="006E4D8B" w:rsidRPr="006E4D8B" w:rsidRDefault="006E4D8B" w:rsidP="006E4D8B">
+    <w:p w14:paraId="67E9C2A7" w14:textId="77777777" w:rsidR="00410068" w:rsidRPr="006E4D8B" w:rsidRDefault="00410068" w:rsidP="00410068">
       <w:pPr>
         <w:pStyle w:val="Textpoznpodarou"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:szCs w:val="18"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="006E4D8B">
         <w:rPr>
           <w:rStyle w:val="Znakapoznpodarou"/>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:footnoteRef/>
       </w:r>
       <w:r w:rsidRPr="006E4D8B">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t xml:space="preserve"> „ISCED 1–2“ pokrývá nedokončené základní vzdělání až střední vzdělání bez maturity i výučního listu, tj. praktické jednoleté. </w:t>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:id="4">
-    <w:p w14:paraId="25AFD138" w14:textId="6210CB0A" w:rsidR="006E4D8B" w:rsidRPr="006E4D8B" w:rsidRDefault="006E4D8B" w:rsidP="006E4D8B">
+    <w:p w14:paraId="0DDD5FC1" w14:textId="77777777" w:rsidR="00410068" w:rsidRPr="006E4D8B" w:rsidRDefault="00410068" w:rsidP="00410068">
       <w:pPr>
         <w:pStyle w:val="Textpoznpodarou"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:szCs w:val="18"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="006E4D8B">
         <w:rPr>
           <w:rStyle w:val="Znakapoznpodarou"/>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:footnoteRef/>
       </w:r>
       <w:r w:rsidRPr="006E4D8B">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t xml:space="preserve"> „ISCED 3–4“ pokrývá střední vzdělání bez maturity i výučního listu, tj. praktické dvouleté až pomaturitní a</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
       <w:r w:rsidRPr="006E4D8B">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t>nástavbové studium.</w:t>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:id="5">
-    <w:p w14:paraId="64FA06EA" w14:textId="77777777" w:rsidR="006E4D8B" w:rsidRPr="006E4D8B" w:rsidRDefault="006E4D8B" w:rsidP="006E4D8B">
+    <w:p w14:paraId="00AF35DA" w14:textId="77777777" w:rsidR="00410068" w:rsidRPr="006E4D8B" w:rsidRDefault="00410068" w:rsidP="00410068">
       <w:pPr>
         <w:pStyle w:val="Textpoznpodarou"/>
         <w:rPr>
           <w:rStyle w:val="Znakapoznpodarou"/>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:szCs w:val="18"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="006E4D8B">
         <w:rPr>
           <w:rStyle w:val="Znakapoznpodarou"/>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:footnoteRef/>
       </w:r>
       <w:r w:rsidRPr="006E4D8B">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t xml:space="preserve"> „ISCED 5–8“ pokrývá vyšší odborné vzdělání až vysokoškolské doktorské vzdělání (včetně vzdělání uvedeným stupňům odpovídajícího).</w:t>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:id="6">
-    <w:p w14:paraId="66E83A56" w14:textId="77777777" w:rsidR="006E4D8B" w:rsidRPr="006E4D8B" w:rsidRDefault="006E4D8B" w:rsidP="006E4D8B">
+    <w:p w14:paraId="5CB18B4A" w14:textId="77777777" w:rsidR="00410068" w:rsidRPr="006E4D8B" w:rsidRDefault="00410068" w:rsidP="00410068">
       <w:pPr>
         <w:pStyle w:val="Textpoznpodarou"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:szCs w:val="18"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="006E4D8B">
         <w:rPr>
           <w:rStyle w:val="Znakapoznpodarou"/>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:footnoteRef/>
       </w:r>
       <w:r w:rsidRPr="006E4D8B">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t xml:space="preserve"> ISCED 9 – vzdělání jinde neuvedené</w:t>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:id="7">
-    <w:p w14:paraId="7612F4B1" w14:textId="77777777" w:rsidR="006E4D8B" w:rsidRPr="006E4D8B" w:rsidRDefault="006E4D8B" w:rsidP="006E4D8B">
+    <w:p w14:paraId="22397E56" w14:textId="77777777" w:rsidR="00410068" w:rsidRPr="006E4D8B" w:rsidRDefault="00410068" w:rsidP="00410068">
       <w:pPr>
         <w:pStyle w:val="Tabulkatext16"/>
         <w:spacing w:before="0" w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="006E4D8B">
         <w:rPr>
           <w:rStyle w:val="Znakapoznpodarou"/>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:footnoteRef/>
       </w:r>
       <w:r w:rsidRPr="006E4D8B">
         <w:rPr>
           <w:rStyle w:val="Znakapoznpodarou"/>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="006E4D8B">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t>Do kategorie osob se zdravotním postižením patří v souladu s § 67 zákona č. 435/2004 Sb. fyzické osoby, které jsou orgánem sociálního zabezpečení uznány a) invalidními ve třetím stupni), b) invalidními v prvním nebo druhém stupni, c) zdravotně znevýhodněnými. Do této kategorie patří také fyzické osoby, které byly uznány Úřadem práce ČR zdravotně znevýhodněnými, a rozhodnutí nepozbylo platnosti. V případě projektů týkajících se škol a školských zařízení se nad rámec výše uvedeného zdravotně postiženými účastníky rozumí také děti, žáci a studenti se zdravotním postižením dle § 16 zákona č. 561/2004 a vyhlášky č. 73/2005, kteří potřebují speciální pomoc při vzdělávání kvůli svému znevýhodnění. Jedná se o údaj spadající do zvláštní kategorie osobních údajů podle čl. 9 Obecného nařízení o ochraně osobních údajů.</w:t>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:id="8">
-    <w:p w14:paraId="50422961" w14:textId="77777777" w:rsidR="006E4D8B" w:rsidRPr="006E4D8B" w:rsidRDefault="006E4D8B" w:rsidP="006E4D8B">
+    <w:p w14:paraId="12B07021" w14:textId="77777777" w:rsidR="00410068" w:rsidRPr="006E4D8B" w:rsidRDefault="00410068" w:rsidP="00410068">
       <w:pPr>
         <w:pStyle w:val="Textpoznpodarou"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:szCs w:val="18"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="006E4D8B">
         <w:rPr>
           <w:rStyle w:val="Znakapoznpodarou"/>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:footnoteRef/>
       </w:r>
       <w:r w:rsidRPr="006E4D8B">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t xml:space="preserve"> Účastníci, kteří žijí na území ČR, avšak pocházejí z území mimo ČR, náleží do některé z menšin či potřebují speciální pomoc na trhu práce kvůli jazyku či jinému kulturnímu znevýhodnění. V ČR jsou národnostní menšiny uvedeny výčtem v článku 3 statutu Rady vlády pro národnostní menšiny. (Jedná se o celkem 14 menšin: běloruskou, bulharskou, chorvatskou, maďarskou, německou, polskou, romskou, rusínskou, ruskou, řeckou, slovenskou, srbskou, ukrajinskou, vietnamskou). Jedná se o údaj spadající do zvláštní kategorie osobních údajů podle čl. 9 Obecného nařízení o ochraně osobních údajů.</w:t>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:id="9">
-    <w:p w14:paraId="153A4A7A" w14:textId="77777777" w:rsidR="006E4D8B" w:rsidRPr="006E4D8B" w:rsidRDefault="006E4D8B" w:rsidP="006E4D8B">
+    <w:p w14:paraId="15CA4F06" w14:textId="77777777" w:rsidR="00410068" w:rsidRPr="006E4D8B" w:rsidRDefault="00410068" w:rsidP="00410068">
       <w:pPr>
         <w:pStyle w:val="Textpoznpodarou"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:szCs w:val="18"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="006E4D8B">
         <w:rPr>
           <w:rStyle w:val="Znakapoznpodarou"/>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:footnoteRef/>
       </w:r>
       <w:r w:rsidRPr="006E4D8B">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t xml:space="preserve"> Státním příslušníkem třetí země se rozumí jakákoli osoba, která není občanem Unie ve smyslu čl. 20 odst. 1 SFEU, s výjimkou osob s vícenásobným občanstvím, kde alespoň jedno občanství je z členského státu EU. Státní příslušníci třetích zemí zahrnují osoby bez státní příslušnosti a osoby s neurčenou národností.</w:t>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:id="10">
-    <w:p w14:paraId="7847F4CC" w14:textId="77777777" w:rsidR="006E4D8B" w:rsidRPr="006E4D8B" w:rsidRDefault="006E4D8B" w:rsidP="006E4D8B">
+    <w:p w14:paraId="0D465307" w14:textId="77777777" w:rsidR="00410068" w:rsidRPr="006E4D8B" w:rsidRDefault="00410068" w:rsidP="00410068">
       <w:pPr>
         <w:pStyle w:val="Textpoznpodarou"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:szCs w:val="18"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="006E4D8B">
         <w:rPr>
           <w:rStyle w:val="Znakapoznpodarou"/>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:footnoteRef/>
       </w:r>
       <w:r w:rsidRPr="006E4D8B">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t xml:space="preserve"> Osoby, jejichž rodiče se narodili mimo ČR nebo osoby, které mají české občanství, nicméně původem jsou cizinci </w:t>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:id="11">
-    <w:p w14:paraId="7B872513" w14:textId="77777777" w:rsidR="006E4D8B" w:rsidRPr="006E4D8B" w:rsidRDefault="006E4D8B" w:rsidP="006E4D8B">
+    <w:p w14:paraId="5DEBEFB5" w14:textId="77777777" w:rsidR="00410068" w:rsidRPr="006E4D8B" w:rsidRDefault="00410068" w:rsidP="00410068">
       <w:pPr>
         <w:pStyle w:val="Textpoznpodarou"/>
         <w:rPr>
           <w:rStyle w:val="Znakapoznpodarou"/>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:szCs w:val="18"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="006E4D8B">
         <w:rPr>
           <w:rStyle w:val="Znakapoznpodarou"/>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:footnoteRef/>
       </w:r>
       <w:r w:rsidRPr="006E4D8B">
         <w:rPr>
           <w:rStyle w:val="Znakapoznpodarou"/>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="006E4D8B">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t>Jedná se o osoby, jejichž bydlení je nejisté nebo neodpovídá standardům bydlení v daném prostředí (z důvodu chudoby, zadlužení, provizorního charakteru ubytování, blížícího se propuštění z instituce, pobytu bez právního nároku apod.), osoby v ubytovacím zařízení pro bezdomovce, osoby spící venku (bez střechy) – „na ulici“ / bez přístřeší, a tudíž potřebují speciální pomoc v procesu začlenění se na trhu práce.</w:t>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:id="12">
-    <w:p w14:paraId="0AA64A8F" w14:textId="77777777" w:rsidR="006E4D8B" w:rsidRPr="00CF4E93" w:rsidRDefault="006E4D8B" w:rsidP="006E4D8B">
+    <w:p w14:paraId="3F57ED7D" w14:textId="77777777" w:rsidR="00410068" w:rsidRPr="00CF4E93" w:rsidRDefault="00410068" w:rsidP="00410068">
       <w:pPr>
         <w:pStyle w:val="Textpoznpodarou"/>
         <w:rPr>
           <w:szCs w:val="18"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="006E4D8B">
         <w:rPr>
           <w:rStyle w:val="Znakapoznpodarou"/>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:footnoteRef/>
       </w:r>
       <w:r w:rsidRPr="006E4D8B">
         <w:rPr>
           <w:rStyle w:val="Znakapoznpodarou"/>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="006E4D8B">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t>Jedná se o osoby s jiným znevýhodněním, které kvůli svému znevýhodnění čelí sociálnímu vyloučení (např. osoby po výkonu trestu, osoby ohrožené závislostí, osoby s nedokončeným 1. stupněm základní školy atd.).</w:t>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:id="13">
-    <w:p w14:paraId="2886FEC8" w14:textId="77777777" w:rsidR="006E4D8B" w:rsidRPr="006E4D8B" w:rsidRDefault="006E4D8B" w:rsidP="006E4D8B">
+    <w:p w14:paraId="2B3E9C1E" w14:textId="77777777" w:rsidR="00410068" w:rsidRPr="006E4D8B" w:rsidRDefault="00410068" w:rsidP="00410068">
       <w:pPr>
         <w:pStyle w:val="Textpoznpodarou"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:szCs w:val="18"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="006E4D8B">
         <w:rPr>
           <w:rStyle w:val="Znakapoznpodarou"/>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:footnoteRef/>
       </w:r>
       <w:r w:rsidRPr="006E4D8B">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t xml:space="preserve"> Jedná se o osoby, které se při vstupu do projektu nevzdělávaly, a po skončení účasti v projektu jsou nově zapojeny do procesu vzdělávání/odborné přípravy.</w:t>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:id="14">
-    <w:p w14:paraId="5DE90649" w14:textId="77777777" w:rsidR="006E4D8B" w:rsidRPr="006E4D8B" w:rsidRDefault="006E4D8B" w:rsidP="006E4D8B">
+    <w:p w14:paraId="1BF7FE39" w14:textId="77777777" w:rsidR="00410068" w:rsidRPr="006E4D8B" w:rsidRDefault="00410068" w:rsidP="00410068">
       <w:pPr>
         <w:pStyle w:val="Textpoznpodarou"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:szCs w:val="18"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="006E4D8B">
         <w:rPr>
           <w:rStyle w:val="Znakapoznpodarou"/>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:footnoteRef/>
       </w:r>
       <w:r w:rsidRPr="006E4D8B">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t xml:space="preserve"> Jedná se o osoby, které získaly potvrzení o kvalifikaci udělené na základě formálního prověření znalostí, které ukázalo, že osoba nabyla kvalifikaci dle předem nastavených standardů.</w:t>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:id="15">
-    <w:p w14:paraId="4FA3113C" w14:textId="77777777" w:rsidR="006E4D8B" w:rsidRPr="006E4D8B" w:rsidRDefault="006E4D8B" w:rsidP="006E4D8B">
+    <w:p w14:paraId="13E08396" w14:textId="77777777" w:rsidR="00410068" w:rsidRPr="006E4D8B" w:rsidRDefault="00410068" w:rsidP="00410068">
       <w:pPr>
         <w:pStyle w:val="Textpoznpodarou"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:szCs w:val="18"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="006E4D8B">
         <w:rPr>
           <w:rStyle w:val="Znakapoznpodarou"/>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:footnoteRef/>
       </w:r>
       <w:r w:rsidRPr="006E4D8B">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t xml:space="preserve"> Osoby, kterým byly poskytovány intervence sociální práce, mají uzavřen individuální plán a jeho kladné vyhodnocení svědčí o kvalitativní změně v životě.</w:t>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:id="16">
-    <w:p w14:paraId="3DD90828" w14:textId="0EF9A012" w:rsidR="006E4D8B" w:rsidRDefault="006E4D8B" w:rsidP="006E4D8B">
+    <w:p w14:paraId="2724D1C8" w14:textId="77777777" w:rsidR="00410068" w:rsidRDefault="00410068" w:rsidP="00410068">
       <w:pPr>
         <w:pStyle w:val="Textpoznpodarou"/>
       </w:pPr>
       <w:r w:rsidRPr="006E4D8B">
         <w:rPr>
           <w:rStyle w:val="Znakapoznpodarou"/>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:footnoteRef/>
       </w:r>
       <w:r w:rsidRPr="006E4D8B">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t xml:space="preserve"> Vyplňuje se za osobu, která v rámci projektu obdržela podporu alespoň v jedné o oblastí: i) základní práce s výpočetní technikou (vyhledávání informací, použití e-mailu, kopírování souborů apod.), </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
       <w:r w:rsidRPr="006E4D8B">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t>ii</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
       <w:r w:rsidRPr="006E4D8B">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t xml:space="preserve">) osoby, které se účastnily kurzů typu základní IT tj. např. textový editor, tabulkový procesor, prezentační program apod. nebo </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
       <w:r w:rsidRPr="006E4D8B">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t>iii</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
       <w:r w:rsidRPr="006E4D8B">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t>) osoby, které se účastnily kurzů typu specializované IT (např. tvorba webových stránek, grafické programy, databázové nástroje apod.), včetně kurzů souvisejících s oblastí Průmyslu 4.0, robotizací a digitalizací práce a</w:t>
       </w:r>
-      <w:r w:rsidR="004446A2">
+      <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
       <w:r w:rsidRPr="006E4D8B">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t>využíváním autonomních systémů a umělé inteligence, nebo kurzů, ve kterých nejsou digitální dovednosti primárním cílem, ale jsou jejich nezbytnou součástí (např. účetní programy). V rámci výzev k předkládání žádostí o podporu může být specifikováno, které z výše uvedených oblastí digitálních dovedností jsou přípustné pro naplňování indikátoru v dané výzvě, stejně tak mohou být ve výzvě specifikovány další podmínky pro započítání osob do tohoto indikátoru.</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">    </w:t>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/header1.xml><?xml version="1.0" encoding="utf-8"?>
 <w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:p w14:paraId="41870C47" w14:textId="2D1B858B" w:rsidR="00C64D81" w:rsidRDefault="00C64D81">
     <w:pPr>
@@ -7955,113 +8078,137 @@
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0405001B" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
   <w:num w:numId="1" w16cid:durableId="1269042152">
     <w:abstractNumId w:val="2"/>
   </w:num>
   <w:num w:numId="2" w16cid:durableId="2092043002">
     <w:abstractNumId w:val="0"/>
   </w:num>
   <w:num w:numId="3" w16cid:durableId="1695958498">
     <w:abstractNumId w:val="1"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
-  <w:zoom w:percent="140"/>
+  <w:zoom w:percent="110"/>
   <w:removePersonalInformation/>
   <w:removeDateAndTime/>
   <w:proofState w:spelling="clean" w:grammar="clean"/>
+  <w:trackRevisions/>
   <w:defaultTabStop w:val="708"/>
   <w:hyphenationZone w:val="425"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:hdrShapeDefaults>
-    <o:shapedefaults v:ext="edit" spidmax="2050"/>
+    <o:shapedefaults v:ext="edit" spidmax="26625"/>
   </w:hdrShapeDefaults>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="0"/>
   </w:compat>
   <w:rsids>
     <w:rsidRoot w:val="00C64D81"/>
-    <w:rsid w:val="0015398C"/>
+    <w:rsid w:val="000957B5"/>
+    <w:rsid w:val="00136237"/>
+    <w:rsid w:val="0021062F"/>
     <w:rsid w:val="0021182D"/>
     <w:rsid w:val="00224252"/>
     <w:rsid w:val="00234EA0"/>
-    <w:rsid w:val="00287F2D"/>
-[...5 lines deleted...]
-    <w:rsid w:val="00C2262A"/>
+    <w:rsid w:val="00245311"/>
+    <w:rsid w:val="00395E36"/>
+    <w:rsid w:val="003A24CE"/>
+    <w:rsid w:val="003E11B4"/>
+    <w:rsid w:val="00410068"/>
+    <w:rsid w:val="00410FCF"/>
+    <w:rsid w:val="00452F78"/>
+    <w:rsid w:val="00465D56"/>
+    <w:rsid w:val="004D12B2"/>
+    <w:rsid w:val="00524FCE"/>
+    <w:rsid w:val="0057016A"/>
+    <w:rsid w:val="005843A9"/>
+    <w:rsid w:val="005F7772"/>
+    <w:rsid w:val="006C0610"/>
+    <w:rsid w:val="007374B4"/>
+    <w:rsid w:val="007924A2"/>
+    <w:rsid w:val="007A2FC5"/>
+    <w:rsid w:val="00864E9B"/>
+    <w:rsid w:val="008B1503"/>
+    <w:rsid w:val="00945A2A"/>
+    <w:rsid w:val="00946E70"/>
+    <w:rsid w:val="00A92407"/>
+    <w:rsid w:val="00C05B71"/>
     <w:rsid w:val="00C22C4D"/>
+    <w:rsid w:val="00C54648"/>
     <w:rsid w:val="00C64D81"/>
+    <w:rsid w:val="00CB4239"/>
     <w:rsid w:val="00D772A1"/>
-    <w:rsid w:val="00EC583A"/>
+    <w:rsid w:val="00E31095"/>
+    <w:rsid w:val="00EF7DE0"/>
+    <w:rsid w:val="00FB1873"/>
+    <w:rsid w:val="00FC4E5C"/>
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="0"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:themeFontLang w:val="cs-CZ"/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:shapeDefaults>
-    <o:shapedefaults v:ext="edit" spidmax="2050"/>
+    <o:shapedefaults v:ext="edit" spidmax="26625"/>
     <o:shapelayout v:ext="edit">
-      <o:idmap v:ext="edit" data="2"/>
+      <o:idmap v:ext="edit" data="1"/>
     </o:shapelayout>
   </w:shapeDefaults>
   <w:decimalSymbol w:val=","/>
   <w:listSeparator w:val=";"/>
   <w14:docId w14:val="1953F746"/>
   <w15:chartTrackingRefBased/>
 </w:settings>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
         <w:kern w:val="2"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
         <w:lang w:val="cs-CZ" w:eastAsia="en-US" w:bidi="ar-SA"/>
         <w14:ligatures w14:val="standardContextual"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault>
       <w:pPr>
         <w:spacing w:after="160" w:line="259" w:lineRule="auto"/>
@@ -8641,62 +8788,76 @@
     <w:name w:val="footer"/>
     <w:basedOn w:val="Normln"/>
     <w:link w:val="ZpatChar"/>
     <w:uiPriority w:val="99"/>
     <w:unhideWhenUsed/>
     <w:rsid w:val="00C64D81"/>
     <w:pPr>
       <w:tabs>
         <w:tab w:val="center" w:pos="4536"/>
         <w:tab w:val="right" w:pos="9072"/>
       </w:tabs>
       <w:spacing w:after="0"/>
     </w:pPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="ZpatChar">
     <w:name w:val="Zápatí Char"/>
     <w:basedOn w:val="Standardnpsmoodstavce"/>
     <w:link w:val="Zpat"/>
     <w:uiPriority w:val="99"/>
     <w:rsid w:val="00C64D81"/>
     <w:rPr>
       <w:kern w:val="0"/>
       <w14:ligatures w14:val="none"/>
     </w:rPr>
   </w:style>
+  <w:style w:type="paragraph" w:styleId="Revize">
+    <w:name w:val="Revision"/>
+    <w:hidden/>
+    <w:uiPriority w:val="99"/>
+    <w:semiHidden/>
+    <w:rsid w:val="00C54648"/>
+    <w:pPr>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+    </w:pPr>
+    <w:rPr>
+      <w:kern w:val="0"/>
+      <w14:ligatures w14:val="none"/>
+    </w:rPr>
+  </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:optimizeForBrowser/>
   <w:allowPNG/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:esf@mpsv.cz" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.mpsv.cz/web/cz/informace-o-zpracovani-osobnich-udaju-gdpr-" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer2.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header2.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.mpsv.cz/web/cz/informace-o-zpracovani-osobnich-udaju-gdpr-" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer2.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header2.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:esf@mpsv.gov.cz" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/></Relationships>
 </file>
 
 <file path=word/_rels/header2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image1.png"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Motiv Office">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="44546A"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="E7E6E6"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4472C4"/>
       </a:accent1>
@@ -8954,74 +9115,75 @@
                 <a:lumMod val="103000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="63000"/>
                 <a:satMod val="120000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:lin ang="5400000" scaled="0"/>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
   <a:extLst>
     <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
       <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{62F939B6-93AF-4DB8-9C6B-D6C7DFDC589F}" vid="{4A3C46E8-61CC-4603-A589-7422A47A8E4A}"/>
     </a:ext>
   </a:extLst>
 </a:theme>
 </file>
 
+<file path=customXml/_rels/item1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps1.xml"/></Relationships>
+</file>
+
+<file path=customXml/item1.xml><?xml version="1.0" encoding="utf-8"?>
+<b:Sources xmlns:b="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" SelectedStyle="\APASixthEditionOfficeOnline.xsl" StyleName="APA" Version="6"/>
+</file>
+
+<file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{EDF1E813-110D-465C-8CCF-68D5B08470DE}">
+  <ds:schemaRefs>
+    <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/officeDocument/2006/bibliography"/>
+  </ds:schemaRefs>
+</ds:datastoreItem>
+</file>
+
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Template>Normal</Template>
   <TotalTime></TotalTime>
   <Pages>4</Pages>
-  <Words>1181</Words>
-  <Characters>6972</Characters>
+  <Words>1207</Words>
+  <Characters>7127</Characters>
   <Application>Microsoft Office Word</Application>
   <DocSecurity>0</DocSecurity>
-  <Lines>58</Lines>
+  <Lines>59</Lines>
   <Paragraphs>16</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
-  <HeadingPairs>
-[...13 lines deleted...]
-  </TitlesOfParts>
   <Company/>
   <LinksUpToDate>false</LinksUpToDate>
-  <CharactersWithSpaces>8137</CharactersWithSpaces>
+  <CharactersWithSpaces>8318</CharactersWithSpaces>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:title/>
   <dc:subject/>
   <dc:creator/>
   <cp:keywords/>
   <dc:description/>
   <cp:lastModifiedBy/>
   <cp:revision></cp:revision>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>